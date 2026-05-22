--- v0 (2025-10-14)
+++ v1 (2026-05-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="528">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="511">
   <si>
     <t>Ονομασία</t>
   </si>
   <si>
     <t>Διεύθυνση</t>
   </si>
   <si>
     <t>ΤΚ</t>
   </si>
   <si>
     <t>Πόλη</t>
   </si>
   <si>
     <t>Περιοχή</t>
   </si>
   <si>
     <t>Νομός</t>
   </si>
   <si>
     <t>Στοιχεία επικοινωνίας για εξωτερικούς μαθητές</t>
   </si>
   <si>
     <t>Δέχεται εξωτερικούς</t>
   </si>
   <si>
@@ -96,1514 +96,1457 @@
     <t>ΑΡΓΟΣ</t>
   </si>
   <si>
     <t>ΑΡΓΟΛΙΔΑ</t>
   </si>
   <si>
     <t>π. ΑΡΓΟΥΣ   6972681709   ΧΡΟΝΟΠΟΥΛΟΣ Δ    
 π. ΝΑΥΠΛΙΟΥ  6972899898 ΣΙΕΡΡΟΣ Ε</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΑΡΚΑΔΙΑΣ</t>
   </si>
   <si>
     <t>ΤΕΡΜΑ ΠΕΛΑΓΟΥΣ</t>
   </si>
   <si>
     <t>ΤΡΙΠΟΛΗ</t>
   </si>
   <si>
     <t>ΑΡΚΑΔΙΑ</t>
   </si>
   <si>
     <t xml:space="preserve">mail: hmsarkadias@gmail.com  -ΚΑΛΛΙΟΠΗ ΚΩΣΤΟΠΟΥΛΟΥ τηλ: 6973433390 </t>
   </si>
   <si>
-    <t>8ο Δημοτικό Σχολείο Κηφισιάς</t>
-[...408 lines deleted...]
-    <t>ΣΧΟΛΗ ΜΩΡΑΪΤΗ</t>
+    <t>ΓΥΜΝΑΣΙΟ ΣΧΟΛΗΣ ΜΩΡΑΪΤΗ</t>
   </si>
   <si>
     <t xml:space="preserve">ΠΑΠΑΝΑΣΤΑΣΙΟΥ &amp; ΑΓ ΔΗΜΗΤΡΙΟΥ
 </t>
   </si>
   <si>
     <t>ΠΑΛΑΙΟ ΨΥΧΙΚΟ</t>
   </si>
   <si>
-    <t>ΣΧΟΛΗ ΚΑΛΟΓΕΡΟΠΟΥΛΟΥ(ΔΗΜΟΤΙΚΟ -ΓΥΜΝΑΣΙΟ)</t>
-[...25 lines deleted...]
-ΤΗΛΕΦΩΝΑ ΕΠΙΚΟΙΝΩΝΙΑΣ: 210 8144137, 210 8144138, 210 8144139</t>
+    <t>ΑΤΤΙΚΗ</t>
+  </si>
+  <si>
+    <t>ΟΧΙ</t>
+  </si>
+  <si>
+    <t>12ο ΓΥΜΝΑΣΙΟ ΑΧΑΡΝΩΝ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Παρασκευής Πατουλίδου 2
+</t>
+  </si>
+  <si>
+    <t>Αθήνα</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΑΧΑΡΝΕΣ </t>
+  </si>
+  <si>
+    <t>ΕΡΑΣΜΕΙΟΣ ΕΛΛΗΝΟΓΕΡΜΑΝΙΚΗ ΣΧΟΛΗ</t>
+  </si>
+  <si>
+    <t>Οδός Αριστείδου</t>
+  </si>
+  <si>
+    <t>Παλλήνη</t>
+  </si>
+  <si>
+    <t>Κάντζα</t>
   </si>
   <si>
     <t>Αμερικανικό Κολλέγιο Ελλάδας - Pierce College</t>
   </si>
   <si>
-    <t>Γραβιάς 6 Αγία Παρασκευή</t>
-[...11 lines deleted...]
-    <t>210-6619761</t>
+    <t>Ζήνωνος, Χριστούπολη - Σπάτα</t>
+  </si>
+  <si>
+    <t>Σπάτα</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΔΟΥΚΑ</t>
+  </si>
+  <si>
+    <t>ΜΕΣΟΓΕΙΩΝ 151</t>
+  </si>
+  <si>
+    <t>ΜΑΡΟΥΣΙ</t>
   </si>
   <si>
     <t>Ελληνογαλλική Σχολή Πειραιά ‘’Saint Paul’’</t>
   </si>
   <si>
     <t xml:space="preserve"> Μεγάλη του γένους Σχολής 1 &amp; Καρανικόλα 1
 </t>
   </si>
   <si>
+    <t>ΑΛΙΜΟΣ</t>
+  </si>
+  <si>
     <t xml:space="preserve">2104511954
 </t>
   </si>
   <si>
-    <t>ΕΛΛΗΝΙΚΟ ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΛΟΝΔΙΝΟΥ</t>
-[...23 lines deleted...]
-    <t>ΦΙΛΟΘΕΗ</t>
+    <t>Εκπαιδευτήρια Σύγχρονη Παιδεία</t>
+  </si>
+  <si>
+    <t>Παύλου Μελά 29</t>
+  </si>
+  <si>
+    <t>ΒΥΡΩΝΑΣ</t>
+  </si>
+  <si>
+    <t>Καρέας</t>
+  </si>
+  <si>
+    <t>kostasvathias@esp.edu.gr
+2107651522</t>
   </si>
   <si>
     <t>7ο Γυμνάσιο Χαϊδαρίου</t>
   </si>
   <si>
     <t>Ηλία Βενέζη 24</t>
   </si>
   <si>
     <t>ΧΑΪΔΑΡΙ</t>
   </si>
   <si>
     <t>mail@7gym-chaid.att.sch.gr    και τηλεφωνικά στο  2105814221</t>
   </si>
   <si>
-    <t>ΖΗΝΟΔΩΡΕΙΟ (πρώην  3ο) Δημοτικό Παιανίας</t>
-[...20 lines deleted...]
-    <t>mail@4gym-dafnis.att.sch.gr</t>
+    <t>Εκπαιδευτήρια Νέα Παιδεία : Δημοτικό</t>
+  </si>
+  <si>
+    <t>Σατωβριάνδου 9</t>
+  </si>
+  <si>
+    <t>Χαϊδάρι</t>
   </si>
   <si>
     <t>ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΒΟΥΛΙΑΓΜΕΝΗΣ</t>
   </si>
   <si>
     <t xml:space="preserve">ΙΑΣΟΝΟΣ 54
 </t>
+  </si>
+  <si>
+    <t>ΒΟΥΛΙΑΓΜΕΝΗ</t>
   </si>
   <si>
     <t>2108960051,6955686257
 6948529546
 6955686257
 Καλείτε κατά την διάρκεια του σχολικού ωραρίου</t>
   </si>
   <si>
-    <t>ΕΡΑΣΜΕΙΟΣ ΕΛΛΗΝΟΓΕΡΜΑΝΙΚΗ ΣΧΟΛΗ</t>
-[...20 lines deleted...]
-    <t>ΑΝΩ ΙΛΙΣΙΑ</t>
+    <t>ΙΔΙΩΤΙΚΟ ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΙΣΡΑΗΛΙΤΙΚΗΣ ΚΟΙΝΟΤΗΤΑΣ ΑΘΗΝΩΝ</t>
+  </si>
+  <si>
+    <t>ΑΝΘΕΩΝ &amp; ΚΑΜΕΛΙΩΝ 36</t>
+  </si>
+  <si>
+    <t>ΦΙΛΟΘΕΗ ΨΥΧΙΚΟ</t>
+  </si>
+  <si>
+    <t>210 6714598    ή  myschool@athjcom.gr</t>
+  </si>
+  <si>
+    <t>ΙΔΙΩΤΙΚΟ ΓΥΜΝΑΣΙΟ ΑΡΜΕΝΙΚΟΣ ΚΥΑΝΟΥΣ ΣΤΑΥΡΟΣ</t>
+  </si>
+  <si>
+    <t>Σαρκουδίνου 120</t>
+  </si>
+  <si>
+    <t>ΑΘΗΝΑ</t>
+  </si>
+  <si>
+    <t>ΝΕΟΣ ΚΟΣΜΟΣ</t>
+  </si>
+  <si>
+    <t>Στο χώρο του σχολείου καθημερινά. Τηλέφωνο επικοινωνίας 2109349537</t>
+  </si>
+  <si>
+    <t>στο</t>
   </si>
   <si>
     <t>Ελληνογαλλική Σχολή Αγίας Παρασκευής Ευγένειος Ντελακρουά</t>
   </si>
   <si>
     <t>ΧΛΟΗΣ ΚΑΙ ΤΡΙΚΑΛΩΝ</t>
   </si>
   <si>
     <t>ΑΓ. ΠΑΡΑΣΚΕΥΗ</t>
   </si>
   <si>
-    <t>6ο Γυμνάσιο Ιλίου</t>
-[...100 lines deleted...]
-    <t>210 6714598    ή  myschool@athjcom.gr</t>
+    <t>ΕΛΛΗΝΙΚΟ ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΛΟΝΔΙΝΟΥ</t>
+  </si>
+  <si>
+    <t>3 Pierrepoint Road Acton</t>
+  </si>
+  <si>
+    <t>W3 9J</t>
+  </si>
+  <si>
+    <t>LONDON</t>
+  </si>
+  <si>
+    <t>ACTON TOWN</t>
+  </si>
+  <si>
+    <t>02088962118 ή 07438341216</t>
   </si>
   <si>
     <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΚΑΝΤΑ</t>
   </si>
   <si>
     <t>ΟΜΗΡΟΥ 4</t>
   </si>
   <si>
     <t>ΒΡΙΛΗΣΣΙΑ</t>
   </si>
   <si>
     <t>ΕΛΛΗΝΟΓΕΡΜΑΝΙΚΗ ΑΓΩΓΗ Α.Ε.</t>
   </si>
   <si>
     <t xml:space="preserve">Δημητρίου Παναγέα </t>
   </si>
   <si>
-    <t>ΕΛΛΗΝΟΓΑΛΛΙΚΗ ΣΧΟΛΗ ΑΓΙΟΥ ΙΩΣΗΦ</t>
-[...92 lines deleted...]
-    <t>vanastassaki@gmail.com</t>
+    <t>ΠΑΛΛΗΝΗ</t>
   </si>
   <si>
     <t>Ιδιωτικό Γυμνάσιο «Η Θεομήτωρ»</t>
   </si>
   <si>
     <t>Ελ. Βενιζέλου 128</t>
   </si>
   <si>
     <t>ΗΛΙΟΥΠΟΛΗ</t>
   </si>
   <si>
     <t xml:space="preserve">mail:  g.theomitor@gmail.com /
 Γραμματεία:  2109911622
 </t>
   </si>
   <si>
+    <t>Διαδραστικό Ευρωπαϊκό Σχολείο (ΔΕΣ)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Μπουμπουλίνας 0, (Λόφος Μπαράκου πάνω από το Ribas)
+</t>
+  </si>
+  <si>
+    <t>ΒΑΡΚΙΖΑ</t>
+  </si>
+  <si>
+    <t>210-96-56-691</t>
+  </si>
+  <si>
+    <t>ΛΕΟΝΤΕΙΟΣ ΣΧΟΛΗ ΝΕΑΣ ΣΜΥΡΝΗΣ</t>
+  </si>
+  <si>
+    <t>Θ.ΣΟΦΟΥΛΗ 2</t>
+  </si>
+  <si>
+    <t>ΝΕΑ ΣΜΥΡΝΗ</t>
+  </si>
+  <si>
+    <t>Η εγγραφή στον Διαγωνισμό "Πυθαγόρας" θα πραγματοποιείται στη κεντρική Γραμματεία του Εκπαιδευτηρίου μας, στην οδό Θ. Σοφούλη 2 στον κ. Σπανό μέχρι 19</t>
+  </si>
+  <si>
     <t>Ιδιωτικά Εκπαιδευτήρια Αυγουλέα Λιναρδάτου</t>
   </si>
   <si>
     <t>Ελ. Βενιζέλου 112-114</t>
   </si>
   <si>
     <t>ΠΕΡΙΣΤΕΡΙ</t>
   </si>
   <si>
-    <t xml:space="preserve">ΔΗΛΩΣΕΙΣ: https://forms.gle/x74RzdVkoQoFwNEa7
+    <t xml:space="preserve">ΔΗΛΩΣΕΙΣ: https://forms.gle/6Rid6oubMz99374W6
 Πληροφορίες: 
 Τηλ. 211 500 2 300
 jzacharo@avgouleaschool.gr
 </t>
   </si>
   <si>
+    <t>ΖΗΝΟΔΩΡΕΙΟ (πρώην  3ο) Δημοτικό Παιανίας</t>
+  </si>
+  <si>
+    <t>Πάροδος Ιωάννου Ζαχαριά</t>
+  </si>
+  <si>
+    <t>ΠΑΙΑΝΙΑ</t>
+  </si>
+  <si>
+    <t>mail@3dim-paian.att.sch.gr 6977849455</t>
+  </si>
+  <si>
+    <t>ΕΛΛΗΝΟΑΓΓΛΙΚΗ ΑΓΩΓΗ</t>
+  </si>
+  <si>
+    <t>ΟΜΟΡΦΟΚΛΗΣΙΑΣ 21</t>
+  </si>
+  <si>
+    <t>ΨΑΛΙΔΙ ΑΜΑΡΟΥΣΙΟΥ</t>
+  </si>
+  <si>
+    <t>ΕΛΛΗΝΟΓΑΛΛΙΚΗ ΣΧΟΛΗ ΑΓΙΟΥ ΙΩΣΗΦ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΘΕΣΣΑΛΟΝΙΚΗΣ 2 </t>
+  </si>
+  <si>
+    <t>ΠΕΥΚΗ</t>
+  </si>
+  <si>
+    <t>ΤΗΛ. 2108126000 ΑΛΕΞΑΝΔΡΟΣ ΠΑΠΑΝΑΓΙΩΤΟΥ alexandros.papanagiotou@stjoseph.gr</t>
+  </si>
+  <si>
+    <t>Ελληνογαλλική Σχολή JEANNE D’ARC ΓΥΜΝΑΣΙΟ</t>
+  </si>
+  <si>
+    <t>Ελ. Βενιζέλου 12Α</t>
+  </si>
+  <si>
+    <t>Πειραιάς</t>
+  </si>
+  <si>
+    <t xml:space="preserve">e-mail: aarmaou@ellinogalliki.gr
+site: https://www.ellinogalliki.gr
+</t>
+  </si>
+  <si>
+    <t>στην</t>
+  </si>
+  <si>
+    <t>ΓΥΜΝΑΣΙΟ Άγιος Κοσμάς ο Αιτωλός</t>
+  </si>
+  <si>
+    <t>Λεωφόρος Γέρακα 113</t>
+  </si>
+  <si>
+    <t>ΓΕΡΑΚΑΣ</t>
+  </si>
+  <si>
+    <t>4ο ΓΥΜΝΑΣΙΟ ΔΑΦΝΗΣ</t>
+  </si>
+  <si>
+    <t>Εθνάρχου Μακαρίου 153-155</t>
+  </si>
+  <si>
+    <t>Δάφνη</t>
+  </si>
+  <si>
+    <t>mail@4gym-dafnis.att.sch.gr</t>
+  </si>
+  <si>
+    <t>ΓΕΝΝΑΔΙΟΣ ΕΚΠΑΙΔΕΥΤΙΚΗ Κ. ΖΩΗ</t>
+  </si>
+  <si>
+    <t>ΓΡ.ΛΑΜΠΡΑΚΗ 4</t>
+  </si>
+  <si>
+    <t>Σύγχρονα Εκπαιδευτήρια Μάνεση ΔΗΜΟΤΙΚΟ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Πρασίνου Λόφου  49 - 51 
+Ν. Ηράκλειο  Αττικής </t>
+  </si>
+  <si>
+    <t>Ν. Ηράκλειο</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ν. Ηράκλειο </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Υπεύθυνος εξέτασης : Κοτσαρίνης Λάμπρος , Υποδιευθυντής Δημοτικού 
+Τηλ. επικοινωνίας : 6976933490 και viber 
+email :  kotsarinislambros@gmail.com </t>
+  </si>
+  <si>
+    <t>ΕΡΑΣΜΕΙΟΣ ΕΛΛΗΝΟΓΕΡΜΑΝΙΚΗ ΣΧΟΛΗ - ΙΔΙΩΤΙΚΟ ΓΥΜΝΑΣΙΟ</t>
+  </si>
+  <si>
+    <t>Τέρμα οδού Αριστείδου , Κάντζα Παλλήνης.</t>
+  </si>
+  <si>
+    <t>Κάντζα Παλλήνης</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΖΑΓΟΡΙΑΝΑΚΟΥ</t>
+  </si>
+  <si>
+    <t>ΑΓΙΟΥ ΙΩΑΝΝΟΥ 20</t>
+  </si>
+  <si>
+    <t>ΓΛΥΚΑ ΝΕΡΑ</t>
+  </si>
+  <si>
+    <t>210-6619761</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτήρια  “Νέα Παιδεία“ ΓΥΜΝΑΣΙΟ</t>
+  </si>
+  <si>
+    <t>Νεφέλης 1</t>
+  </si>
+  <si>
+    <t>Αφαία Χαϊδαρίου</t>
+  </si>
+  <si>
+    <t>Iόνιος Σχολή Αμαρουσίου</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΣΙΣΜΑΝΟΓΛΕΙΟΥ 27-29 </t>
+  </si>
+  <si>
+    <t>Λακωνική Σχολή - Εκπαιδευτήρια Σωτήρη Μαγκλάρα</t>
+  </si>
+  <si>
+    <t>Αίμωνος 44</t>
+  </si>
+  <si>
+    <t>ΚΟΛΩΝΟΣ</t>
+  </si>
+  <si>
+    <t>στη</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτήρια Παλλάδιο Βάρης</t>
+  </si>
+  <si>
+    <t>28ης Οκτωβρίου 11</t>
+  </si>
+  <si>
+    <t>Βάρη</t>
+  </si>
+  <si>
+    <t>Χέρωμα</t>
+  </si>
+  <si>
+    <t>Υπεύθυνος διαγωνισμού: Μυρτσιώτης Χρήστος - Διευθυντής Δημοτικού
+E-mail: christos.myrtsiotis@palladio.edu.gr
+Τηλ: 2108979459</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ "Ο ΠΛΑΤΩΝ"</t>
+  </si>
+  <si>
+    <t>ΠΡΟΕΚΤΑΣΗ ΕΛΕΥΘΕΡΙΟΥ ΒΕΝΙΖΕΛΟΥ</t>
+  </si>
+  <si>
+    <t>Στυλιανίδης Στέλιος
+τηλ. επικοινωνίας: 6988 126 904
+email: pypc@platon.gr</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΑΙΚΑΤΕΡΙΝΗΣ ΚΑΡΑΧΑΛΙΟΥ</t>
+  </si>
+  <si>
+    <t>ΤΟΜΠΑΖΗ 18</t>
+  </si>
+  <si>
+    <t>ΚΕΡΑΤΣΙΝΙ</t>
+  </si>
+  <si>
+    <t>ekp.karahaliou@gmail.com
+nickspil@gmail.com</t>
+  </si>
+  <si>
+    <t>Ελληνογαλλική Σχολή JEANNE D’ARC ΔΗΜΟΤΙΚΟ</t>
+  </si>
+  <si>
+    <t>Ελευθερίου Βενιζέλου 12Α</t>
+  </si>
+  <si>
+    <t>ΠΕΙΡΑΙΑΣ</t>
+  </si>
+  <si>
+    <t>Δημήτρης Αράπης  darapis@ellinogalliki.onmicrosoft.com</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτήρια  Ι. Τσιαμούλη</t>
+  </si>
+  <si>
+    <t>Καρπενησίου 9</t>
+  </si>
+  <si>
+    <t>Περιστέρι</t>
+  </si>
+  <si>
+    <t>1ο ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΑΡΤΕΜΙΔΑΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΣΠΕΤΣΩΝ ΚΑΙ ΘΕΜΙΣΤΟΚΛΕΟΥΣ
+</t>
+  </si>
+  <si>
+    <t>ΑΡΤΕΜΙΔΑ</t>
+  </si>
+  <si>
+    <t>Νέα Εκπαιδευτήρια Γ. Μαλλιάρα</t>
+  </si>
+  <si>
+    <t>ΕΡΕΧΘΕΙΟΥ 6</t>
+  </si>
+  <si>
+    <t>Γραμματεία: esecretary@maliaras.gr 2160016200 (εσωτ. 1) Ώρες επικοινωνίας: Καθημερινά 8.00-17.00 (κ. Ευθυμίου, κ. Ουρανού)</t>
+  </si>
+  <si>
+    <t>ΣΧΟΛΗ ΚΑΛΟΓΕΡΟΠΟΥΛΟΥ(ΔΗΜΟΤΙΚΟ -ΓΥΜΝΑΣΙΟ)</t>
+  </si>
+  <si>
+    <t>Λ. Σουλίου 161</t>
+  </si>
+  <si>
+    <t>ΜΑΡΑΘΩΝΑΣ</t>
+  </si>
+  <si>
+    <t>τηλ   2294067477      
+email:   slioris@yahoo.com</t>
+  </si>
+  <si>
+    <t>ΛΕΟΝΤΕΙΟΣ ΣΧΟΛΗ ΑΘΗΝΩΝ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Νεϊγύ 17 </t>
+  </si>
+  <si>
+    <t>ΑΝΩ ΠΑΤΗΣΙΑ</t>
+  </si>
+  <si>
+    <t>Για εγγραφές: κα Καρμέλα Κρητικού, γραμματεία Δημοτικού, 2102522402, κατά τις ώρες λειτουργίας του σχολείου.</t>
+  </si>
+  <si>
+    <t>Σχολή Κανάση, Ιδιωτικό Δημοτικό Σχολείο Ζωγράφου</t>
+  </si>
+  <si>
+    <t>Ταξίλου 97</t>
+  </si>
+  <si>
+    <t>ΖΩΓΡΑΦΟΥ</t>
+  </si>
+  <si>
+    <t>ΑΝΩ ΙΛΙΣΙΑ</t>
+  </si>
+  <si>
+    <t>International school of Piraeus</t>
+  </si>
+  <si>
+    <t>Πραξιτέλους 66-70</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ  ΓΕΩΡΓΙΟΥ  ΖΩΗ</t>
+  </si>
+  <si>
+    <t>Αβέρωφ 12-14</t>
+  </si>
+  <si>
+    <t>Αργυρούπολη</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Για πληροφορίες μπορείτε να επικοινωνείτε με τη Γραμματεία των Εκπαιδευτηρίων ΓΕΩΡΓΙΟΥ ΖΩΗ καθημερινά στο τηλέφωνο 2109617817 &amp; info@zois-school.gr
+</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτική Αναγέννηση-Εκπαιδευτήρια Αντωνόπουλου ΔΗΜΟΤΙΚΟ</t>
+  </si>
+  <si>
+    <t>Χρυσανθέμων 24</t>
+  </si>
+  <si>
+    <t>Αφίδνες</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΉΡΙΑ ΣΤΕΓΚΑ</t>
+  </si>
+  <si>
+    <t>Μικρας Ασιας 67</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτική Αναγέννηση ΓΥΜΝΑΣΙΟ</t>
+  </si>
+  <si>
+    <t>Χρυσανθέμων 11</t>
+  </si>
+  <si>
+    <t>Ανατολική Αττική</t>
+  </si>
+  <si>
+    <t>Γυμνάσιο Πολύτροπη Αρμονία</t>
+  </si>
+  <si>
+    <t>Αρεοπόλεως 2</t>
+  </si>
+  <si>
+    <t>vanastassaki@gmail.com</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΜΑΝΕΣΗ (ΓΥΜΝΑΣΙΟ)</t>
+  </si>
+  <si>
+    <t>ΠΡΑΣΙΝΟΥ ΛΟΦΟΥ 51 ΚΑΙ ΜΠΙΖΑΝΙΟΥ</t>
+  </si>
+  <si>
+    <t>ΝΕΟ ΗΡΑΚΛΕΙΟ</t>
+  </si>
+  <si>
+    <t>ΤΗΛΕΦΩΝΟ ΔΙΑΧΕΙΡΙΣΤΗ : 6974476454 (ΜΑΜΟΥΝΑΚΗΣ ΓΙΑΝΝΗΣ) MAIL: johnmam77@yahoo.gr</t>
+  </si>
+  <si>
+    <t>International Metropolitan School</t>
+  </si>
+  <si>
+    <t>Υψηλάντη 9</t>
+  </si>
+  <si>
+    <t>ΑΡΓΥΡΟΥΠΟΛΗ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2109969866
+</t>
+  </si>
+  <si>
+    <t>Δημοτικό Σχολείο Κολλεγίου Αθηνών</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Κάντζα - Παλλήνη
+</t>
+  </si>
+  <si>
+    <t>ΚΑΝΤΖΑ</t>
+  </si>
+  <si>
+    <t>Ελληνογαλλική Σχολή Ουρσουλινών</t>
+  </si>
+  <si>
+    <t>Ψυχάρη 10</t>
+  </si>
+  <si>
+    <t>Ν. ΨΥΧΙΚΟ</t>
+  </si>
+  <si>
+    <t>Η εγγραφή πραγματοποιείται στην οδό Ψυχάρη 10 Ν. Ψυχικό, καθημερινά 08:30 - 14:30. Τηλ 2106712555 κ. Μπούνταλη.</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτήρια Λαμπίρη</t>
+  </si>
+  <si>
+    <t>ΙΛΙΣΟΥ ΚΑΙ ΜΕΤΑΜΟΡΦΩΣΕΩΣ 155</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΑΘΗΝΑ </t>
+  </si>
+  <si>
+    <t>ΜΟΣΧΑΤΟ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">aeleftheriou@lampiri-schools.gr ή στο 210 94 80 530
+</t>
+  </si>
+  <si>
+    <t>ΠΟΛΥΤΡΟΠΗ</t>
+  </si>
+  <si>
+    <t>ΞΑΝΘΟΥ 42</t>
+  </si>
+  <si>
+    <t>ΕΛΛΗΝΙΚΟ</t>
+  </si>
+  <si>
+    <t>1ο Γυμνάσιο Γλυκών Νερών</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Όθωνος και Θεσσαλονίκης 1 </t>
+  </si>
+  <si>
+    <t>Γλυκά Νερά</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΓΙΑΝΝΟΠΟΥΛΟΥ</t>
+  </si>
+  <si>
+    <t>ΒΑΣΙΛΕΩΣ ΓΕΩΡΓΙΟΥ Β' 39</t>
+  </si>
+  <si>
+    <t>ΓΛΥΦΑΔΑ</t>
+  </si>
+  <si>
+    <t>ΑΓΙΟΣ ΠΟΛΥΚΑΡΠΟΣ ΑΓΙΟΣ ΓΕΩΡΓΙΟΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΠΑΤΡΩΝ  122
+</t>
+  </si>
+  <si>
+    <t>ΤΑΜΠΟΥΡΙΑ</t>
+  </si>
+  <si>
+    <t>CGS [Εκπαιδευτήρια Κωστέα Γείτονα]</t>
+  </si>
+  <si>
+    <t>Παλλήνη Αττικής</t>
+  </si>
+  <si>
+    <t>ΛΑΚΩΝΙΚΗ ΣΧΟΛΗ-ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΦΡΑΓΚΗ</t>
+  </si>
+  <si>
+    <t>ΒΑΣΙΛΕΙΟΥ ΜΟΣΚΟΒΗ 6</t>
+  </si>
+  <si>
+    <t>Σχολή Ι.Μ.Παναγιωτόπουλου</t>
+  </si>
+  <si>
+    <t>Ν. ΜΙΛΗΣΗ 3</t>
+  </si>
+  <si>
+    <t>Επικοινωνία με τη Γραμματεία 8:00 – 14:00 στο τηλέφωνο 2106666117 (εσωτ. 118) ή ηλεκτρονικά στη διεύθυνση pythagoras@impanagiotopoulos.gr</t>
+  </si>
+  <si>
+    <t>Ιδ. Δημοτικό Ι.Ν. Μεταμορφώσεως Σωτήρος Βριλησσίων</t>
+  </si>
+  <si>
+    <t>Λεωφόρος Τατοΐου 201</t>
+  </si>
+  <si>
+    <t>ΑΧΑΡΝΑΙ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">τηλέφωνο: 2110125149 email: edimotikou.met@gmail.com
+</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτήρια  Γείτονα</t>
+  </si>
+  <si>
+    <t>Στερνίζες Κορωπίου</t>
+  </si>
+  <si>
+    <t>Κορωπί</t>
+  </si>
+  <si>
+    <t>mail@geitonas-school.gr
+2109656200</t>
+  </si>
+  <si>
+    <t>ΩΘΗΣΗ Γυμάσιο-Λύκειο</t>
+  </si>
+  <si>
+    <t>ΜΑΡΜΑΡΑ 7 – 9</t>
+  </si>
+  <si>
+    <t>ΣΤΑΜΑΤΑ</t>
+  </si>
+  <si>
+    <t>ΠΡΟΚΟΝΗΣΟΣ</t>
+  </si>
+  <si>
+    <t>ΜΑΡΜΑΡΑ 7 – 9, ΣΤΑΜΑΤΑ
+ΤΗΛΕΦΩΝΑ ΕΠΙΚΟΙΝΩΝΙΑΣ: 210 8144137, 210 8144138, 210 8144139</t>
+  </si>
+  <si>
+    <t>ΙΔΙΩΤΙΚΟ ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ “ΠΑΙΔΑΓΩΓΙΚΗ”</t>
+  </si>
+  <si>
+    <t>ΔΙΣΤΟΜΟΥ 7-9</t>
+  </si>
+  <si>
+    <t>ΚΕΝΤΡΟ</t>
+  </si>
+  <si>
+    <t>3ο ΓΥΜΝΑΣΙΟ ΑΙΓΑΛΕΩ</t>
+  </si>
+  <si>
+    <t>ΚΥΠΡΟΥ 1 &amp; Μάρκου Μπότσαρη</t>
+  </si>
+  <si>
+    <t>ΑΙΓΑΛΕΩ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2105980138, 2105910386, mail@3gym-aigal.att.sch.gr
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΙΟΝΙΟΣ ΣΧΟΛΗ </t>
+  </si>
+  <si>
+    <t>ΛΟΥΚΗ ΑΚΡΙΤΑ 10</t>
+  </si>
+  <si>
+    <t>ΦΙΛΟΘΕΗ</t>
+  </si>
+  <si>
+    <t>Δημοτικό "Δελασάλ" Αλίμου</t>
+  </si>
+  <si>
+    <t>Κυβέλης 19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2109904010/grammat.dim@saintpaul.gr
+</t>
+  </si>
+  <si>
     <t>EME ΠΑΡΑΡΤΗΜΑ ΑΧΑΪΑΣ</t>
   </si>
   <si>
     <t xml:space="preserve">Καποδιστρίου 52
 </t>
   </si>
   <si>
     <t>ΠΑΤΡΑ</t>
   </si>
   <si>
     <t>ΑΧΑΪΑ</t>
   </si>
   <si>
     <t xml:space="preserve">Κατσιγιάννης Κώστας  Συντονιστής / τηλέφωνο: 6974048040 / email: kkatsigiannis@yahoo.gr
 </t>
   </si>
   <si>
     <t xml:space="preserve">ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΒΟΙΩΤΙΑΣ </t>
   </si>
   <si>
     <t xml:space="preserve">Σπυρίδωνος 3
 </t>
   </si>
   <si>
     <t>ΛΙΒΑΔΕΙΑ</t>
   </si>
   <si>
     <t>ΒΟΙΩΤΙΑ</t>
   </si>
   <si>
-    <t xml:space="preserve">ΦΟΡΜΑ ΕΓΓΡΑΦΗΣ https://forms.gle/cBTfhw2RrtiMWAr77 Ιστότοπος με οδηγίες https://katmatzidou.wixsite.com/25voiotiapythagoras 
-2261022033 
+    <t xml:space="preserve">6937340196
+ΦΟΡΜΑ ΕΓΓΡΑΦΗΣ 
+https://forms.gle/f8vqhYLx7BUAKpWu8  
+Ιστότοπος 
+https://katmatzidou.wixsite.com/26voiotiapythagoras 
 </t>
+  </si>
+  <si>
+    <t>Κολλέγιο Ρόδου</t>
+  </si>
+  <si>
+    <t>10 χλμ Ρόδου Λίνδου</t>
+  </si>
+  <si>
+    <t>Ρόδος</t>
+  </si>
+  <si>
+    <t>Καλυθιές</t>
+  </si>
+  <si>
+    <t>ΔΩΔΕΚΑΝΗΣΑ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2241087747
+info@rodos-college.gr </t>
   </si>
   <si>
     <t>ΡΟΔΙΩΝ ΠΑΙΔΕΙΑ</t>
   </si>
   <si>
     <t xml:space="preserve">ΗΛΙΑ ΒΕΝΕΖΗ
 </t>
   </si>
   <si>
     <t>ΡΟΔΟΣ</t>
   </si>
   <si>
-    <t>ΔΩΔΕΚΑΝΗΣΑ</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Τηλέφωνο: 2241001400 email : mail@gym-rodion.dod.sch.gr
 </t>
   </si>
   <si>
-    <t>Κολλέγιο Ρόδου</t>
-[...14 lines deleted...]
-  <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΕΒΡΟΥ</t>
   </si>
   <si>
     <t>Μιχαήλογλου 23</t>
   </si>
   <si>
     <t>Αλεξανδρούπολη</t>
   </si>
   <si>
     <t>ΕΒΡΟΣ</t>
   </si>
   <si>
     <t>mathsevrou@gmail.com 
 Να προηγείτε ΠΑΝΤΑ πρώτα επικοινωνία με το παραπάνω email.</t>
   </si>
   <si>
-    <t>2ο ΓΥΜΝΑΣΙΟ ΧΑΛΚΙΔΑΣ</t>
-[...13 lines deleted...]
-  <si>
     <t>5ο ΠΡΟΤΥΠΟ ΓΥΜΝΑΣΙΟ ΧΑΛΚΙΔΑΣ</t>
   </si>
   <si>
     <t xml:space="preserve">ΜΟΝΗΣ ΕΡΙΩΝ ΚΑΙ ΜΑΡΙΟΥ ΔΟΞΑΚΗ
 </t>
   </si>
   <si>
-    <t>2221082919 -  mail@5gym-chalk.eyv.sch.gr</t>
+    <t>ΧΑΛΚΙΔΑ</t>
+  </si>
+  <si>
+    <t>ΕΥΒΟΙΑ</t>
+  </si>
+  <si>
+    <t>2221082919 -  mail@5gym-chalk.eyv.sch.gr
+Δεχόμαστε αιτήσεις για εξωτερικούς μαθητές/μαθήτριες μέχρι την Παρασκευή  20 - 02 -2026.</t>
+  </si>
+  <si>
+    <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΗΛΕΙΑΣ (ΑΝΔΡΙΤΣΑΙΝΑ)</t>
+  </si>
+  <si>
+    <t>Ε.Ο. Μεγαλόπολης - Ανδρίτσαινας</t>
+  </si>
+  <si>
+    <t>ΑΝΔΡΙΤΣΑΙΝΑ</t>
+  </si>
+  <si>
+    <t>ΗΛΕΙΑ</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΗΛΕΙΑΣ (ΠΥΡΓΟΥ)</t>
   </si>
   <si>
-    <t xml:space="preserve">ΠΑΤΡΩΝ 39 ΠΥΡΓΟΣ </t>
+    <t>ΓΙΑΝΝΙΤΣΩΝ 1 ΠΑΡΟΔΟΣ</t>
   </si>
   <si>
     <t>ΠΥΡΓΟΣ</t>
   </si>
   <si>
     <t>ΠΥΡΓΟΥ</t>
   </si>
   <si>
-    <t>ΗΛΕΙΑ</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ΔΗΜΟΠΟΥΛΟΣ ΝΙΚΟΛΑΟΣ 6995804520
-ΚΟΡΔΑΣ ΤΙΜΟΘΕΟΣ 6974116632
-ΜΙΚΕΛΟΠΟΥΛΟΣ ΔΗΜΗΤΡΙΟΣ 6977695437
+ΑΝΔΡΙΟΠΟΥΛΟΥ ΑΝΝΑ ΤΑΣΙΑ 6979697122
 ΚΑΛΑΜΠΟΚΑ ΑΘΗΝΑ 6938439938
 </t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΗΛΕΙΑΣ (ΓΑΣΤΟΥΝΗ)</t>
   </si>
   <si>
-    <t>ΠΑΡΟΔΟΣ ΖΟΩΔΟΧΟΥ ΠΗΓΗΣ</t>
+    <t>ΙΩΑΝΝΟΥ ΛΙΑΚΟΥ 2</t>
   </si>
   <si>
     <t>ΓΑΣΤΟΥΝΗ</t>
   </si>
   <si>
-    <t>Κουσινιώρης Γεώργιος
-[...4 lines deleted...]
-ΤΗΛ.6946040260</t>
+    <t>Παπαδόπουλος Άγγελος
+e-mail:aggelospap@gmail.com
+Τηλ.: 2623035467
+Κιν. 6946040260
+Μήλεση Πηνελόπη
+ΤΗΛ.6937015993</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΗΛΕΙΑΣ (ΑΜΑΛΙΑΔΑ)</t>
   </si>
   <si>
     <t>ΑΜΑΛΙΑΔΑ</t>
   </si>
   <si>
     <t>ΔΗΜΟΣ ΗΛΙΔΑΣ</t>
   </si>
   <si>
-    <t xml:space="preserve">Δεδότση Β.(6974882035),Καλαμπόκα Αθ.(6938439938),Τσόπελας Γ.(6978267062)
+    <t xml:space="preserve">Καλαμπόκα Αθ.(6938439938), Κανελλοπούλου Μ. (6972989956)
 </t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΗΡΑΚΛΕΙΟΥ</t>
   </si>
   <si>
     <t>ΔΙΚΤΑΙΟΥ ΑΝΔΡΟΥ 3</t>
   </si>
   <si>
     <t>ΗΡΑΚΛΕΙΟ</t>
   </si>
   <si>
     <t>ΚΡΗΤΗ</t>
   </si>
   <si>
     <t xml:space="preserve">Εγγραφή online με 2 απλά βήματα εδώ: https://www.mathher.gr
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Κολέγιο «ΔΕΛΑΣΑΛ» </t>
-[...2 lines deleted...]
-    <t>ΔΕΛΑΣΑΛ</t>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΦΡΥΓΑΝΙΩΤΗ</t>
+  </si>
+  <si>
+    <t>ΠΕΡΙΟΧΗ  ΠΑΠΑΓΕΩΡΓΙΟΥ</t>
   </si>
   <si>
     <t>ΘΕΣΣΑΛΟΝΙΚΗ</t>
   </si>
   <si>
-    <t>ΠΕΥΚΑ</t>
+    <t>ΠΑΥΛΟΥ ΜΕΛΑ</t>
+  </si>
+  <si>
+    <t>ΑΡΣΑΚΕΙΟ ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΘEΣΣΑΛΟΝΙΚΗΣ</t>
+  </si>
+  <si>
+    <t>Ελαιώνες, Πυλαία Θεσσαλονίκης</t>
+  </si>
+  <si>
+    <t>Θεσσαλονίκη</t>
+  </si>
+  <si>
+    <t>Ελαιώνες Πυλαίας</t>
+  </si>
+  <si>
+    <t>ΑΡΣΑΚΕΙΟ ΓΥΜΝΑΣΙΟ ΘEΣΣΑΛΟΝΙΚΗΣ</t>
+  </si>
+  <si>
+    <t>ΠΥΛΑΙΑ</t>
   </si>
   <si>
     <t>Πρότυπα Εκπαιδευτήρια Θεσσαλονίκης</t>
   </si>
   <si>
     <t>Ελαιώνων 24</t>
   </si>
   <si>
-    <t>Ελαιώνες Πυλαίας</t>
-[...41 lines deleted...]
-    <t>ΠΑΥΛΟΥ ΜΕΛΑ</t>
+    <t>Εκπαιδευτήρια Ε. Μαντουλίδη</t>
+  </si>
+  <si>
+    <t>Δημοτικό: 6ο χλμ. Χαριλάου - Θέρμης
+Γυμνάσιο: 12ο χλμ. Ε.Ο. Θεσσαλονίκης - Ν. Μουδανιών</t>
+  </si>
+  <si>
+    <t>Θέρμη, Θεσσαλονίκη</t>
+  </si>
+  <si>
+    <t>Δημοτικό: primary@mandoulides.edu.gr
+Γυμνάσιο: secondary@mandoulides.edu.gr ioannpapadopoulou@my.mandoulides.edu.gr</t>
+  </si>
+  <si>
+    <t>ΕΛΛΗΝΟΓΑΛΛΙΚΗ ΣΧΟΛΗ ΚΑΛΑΜΑΡΙ</t>
+  </si>
+  <si>
+    <t>ΛΕΩΦ. ΓΕΩΡΓΙΚΗΣ ΣΧΟΛΗΣ 44</t>
+  </si>
+  <si>
+    <t>https://6263432.com/pythagoras/
+Εγγραφές μέχρι και την Κυριακή 1/3/26</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΚΕΝΤΡΙΚΗΣ ΜΑΚΕΔΟΝΙΑΣ</t>
   </si>
   <si>
     <t>ΠΡΟΞΕΝΟΥ  ΚΟΡΟΜΗΛΑ 51</t>
   </si>
   <si>
     <t xml:space="preserve">Επικοινωνία με τη γραμματέα Μούσιου Ανδρομάχη τηλ. επικ.: 6989800373, 2310285377, e-mail: emethes@otenet.gr, lizardmath@hotmail.com, www.emethes.gr 
 </t>
   </si>
   <si>
-    <t>Εκπαιδευτήρια Ε. Μαντουλίδη</t>
-[...10 lines deleted...]
-Γυμνάσιο: secondary@mandoulides.edu.gr ioannpapadopoulou@my.mandoulides.edu.gr</t>
+    <t>Ι.Ε. " Ο Απόστολος Παύλος" - Δημοτικό</t>
+  </si>
+  <si>
+    <t>Τζον Κένεντι 119</t>
+  </si>
+  <si>
+    <t>ΘΕΣΣΑΛΟΝΙΚΗ - ΠΥΛΑΙΑ</t>
+  </si>
+  <si>
+    <t>2310321110 &amp; 115 (εσωτ. 122, κ. Αριστοτέλους Ειρήνη)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Κολέγιο «ΔΕΛΑΣΑΛ» </t>
+  </si>
+  <si>
+    <t>ΔΕΛΑΣΑΛ</t>
+  </si>
+  <si>
+    <t>ΠΕΥΚΑ</t>
   </si>
   <si>
     <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΑΝΔΡΕΑΔΗ</t>
   </si>
   <si>
     <t>ΩΡΑΙΟΚΑΣΤΡΟ</t>
   </si>
   <si>
-    <t>ΑΡΣΑΚΕΙΟ ΓΥΜΝΑΣΙΟ ΘEΣΣΑΛΟΝΙΚΗΣ</t>
-[...10 lines deleted...]
-</t>
+    <t>Εκπαιδευτήρια "Ο Απόστολος Παύλος" Θεσσαλονίκης - Γυμνάσιο</t>
+  </si>
+  <si>
+    <t>Τζον Κέννεντυ 119</t>
+  </si>
+  <si>
+    <t>Πυλαία, Πανόραμα</t>
+  </si>
+  <si>
+    <t>ΑΡΣΑΚΕΙΟ ΓΥΜΝΑΣΙΟ ΙΩΑΝΝΙΝΩΝ</t>
+  </si>
+  <si>
+    <t>8ο χλμ. Ε.Ο. Λογγάδων - Βασιλικής</t>
+  </si>
+  <si>
+    <t>ΙΩΑΝΝΙΝΑ</t>
+  </si>
+  <si>
+    <t>ΛΟΓΓΑΔΕΣ</t>
+  </si>
+  <si>
+    <t>2651052055
+gym-i@arsakeio.gr
+Φόρμα συμμετοχής:
+https://forms.gle/227BpSvbvCuxEnop8</t>
   </si>
   <si>
     <t>ΑΡΣΑΚΕΙΟ ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΙΩΑΝΝΙΝΩΝ</t>
   </si>
   <si>
     <t>Επαρχιακή οδός Λογγάδων - Βασιλικής</t>
   </si>
   <si>
-    <t>ΙΩΑΝΝΙΝΑ</t>
-[...1 lines deleted...]
-  <si>
     <t>ΛΟΓΓΑΔΕΣ ΙΩΑΝΝΙΝΩΝ</t>
   </si>
   <si>
-    <t>ΑΡΣΑΚΕΙΟ ΓΥΜΝΑΣΙΟ ΙΩΑΝΝΙΝΩΝ</t>
-[...5 lines deleted...]
-    <t>ΛΟΓΓΑΔΕΣ</t>
+    <t>Τηλέφωνο: 2651052055</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΚΑΒΑΛΑΣ</t>
   </si>
   <si>
     <t>ΚΑΒΑΛΑ</t>
   </si>
   <si>
     <t xml:space="preserve">Τηλ. 6972024108
 </t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΚΑΡΔΙΤΣΑΣ</t>
   </si>
   <si>
     <t>ΗΡ. ΠΟΛΥΤΕΧΝΕΙΟΥ 3 (2ος όροφος, Γραφείο ΕΛΜΕ)</t>
   </si>
   <si>
     <t>ΚΑΡΔΙΤΣΑ</t>
   </si>
   <si>
     <t>Πληροφορίες στο www.mathkar.gr</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΚΕΡΚΥΡΑΣ</t>
   </si>
   <si>
     <t>ΓΕΩΡΓΙΟΥ ΘΕΟΤΟΚΗ ΔΗΜΟΤΙΚΟ ΘΕΑΤΡΟ</t>
   </si>
   <si>
     <t>ΚΕΡΚΥΡΑ</t>
   </si>
   <si>
     <t>Εγγραφές :http://dide.ker.sch.gr/emekerkyra/
  facebook: Ε.Μ.Ε ΚΕΡΚΥΡΑΣ
 Τηλέφωνα : 6985730409</t>
   </si>
   <si>
+    <t>2ο ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΑΡΓΟΣΤΟΛΙΟΥ</t>
+  </si>
+  <si>
+    <t>ΗΛΙΑ ΖΕΡΒΟΥ 10</t>
+  </si>
+  <si>
+    <t>ΑΡΓΟΣΤΟΛΙ</t>
+  </si>
+  <si>
+    <t>ΚΕΦΑΛΛΟΝΙΑ</t>
+  </si>
+  <si>
+    <t>mail@2dim-argost.kef.sch.gr</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτήρια Ατσόγλου ΙΣΘΜΟΣ</t>
+  </si>
+  <si>
+    <t>Γαλότα Ισθμού</t>
+  </si>
+  <si>
+    <t>ΚΟΡΙΝΘΟΣ</t>
+  </si>
+  <si>
+    <t>ΓΑΛΟΤΑ</t>
+  </si>
+  <si>
+    <t>ΚΟΡΙΝΘΙΑ</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτήρια Ατσόγλου ΙΣΘΜΟΣ
+τηλέφωνο 2741020079
+email: grammateia@atsoglou.gr</t>
+  </si>
+  <si>
+    <t>Ο  ΜΙΚΡΟΣ  ΝΑΥΤΙΛΟΣ ΚΟΡΙΝΘΟΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Αισχύλου 2
+Αρχαίο Λιμάνι 
+Κανταρε </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Κόρινθος </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Αρχαίο Λιμάνι,  Κανταρε </t>
+  </si>
+  <si>
+    <t>email: mnautilos@gmail.com
+τηλέφωνο: 2741071774</t>
+  </si>
+  <si>
+    <t>ΠΑΡΑΡΤΗΜΑ ΕΜΕ ΚΟΡΙΝΘΙΑΣ</t>
+  </si>
+  <si>
+    <t>ΚΑΛΛΑ ΜΑΡΙΑ 6984166309</t>
+  </si>
+  <si>
     <t xml:space="preserve">Homo educandus - Αγωγή </t>
   </si>
   <si>
     <t>4o χλμ Π.Ε.Ο Κορίνθου - Αθηνών</t>
   </si>
   <si>
     <t>Κόρινθος</t>
   </si>
   <si>
     <t>Ισθμός</t>
-  </si>
-[...1 lines deleted...]
-    <t>ΚΟΡΙΝΘΙΑ</t>
   </si>
   <si>
     <t>4o χλμ Π.Ε.Ο Κορίνθου - Αθηνών
 Ισθμός Κορίνθου
 τηλ.: 2741071117</t>
   </si>
   <si>
-    <t>ΠΑΡΑΡΤΗΜΑ ΕΜΕ ΚΟΡΙΝΘΙΑΣ</t>
-[...37 lines deleted...]
-email: grammateia@atsoglou.gr</t>
+    <t>ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΠΛΑΚΑΣ ΤΡΟΙΒΑΣΑΛΩΝ ΜΗΛΟΥ</t>
+  </si>
+  <si>
+    <t>ΤΡΙΟΒΑΣΑΛΟΣ</t>
+  </si>
+  <si>
+    <t>ΜΗΛΟΣ</t>
+  </si>
+  <si>
+    <t>ΚΥΚΛΑΔΕΣ</t>
   </si>
   <si>
     <t>Εκπαιδευτήρια Δελασάλ Σύρου</t>
   </si>
   <si>
     <t>Ανδρέα Κάργα 12 - 14</t>
   </si>
   <si>
     <t>ΕΡΜΟΥΠΟΛΗ</t>
   </si>
   <si>
     <t>ΣΥΡΟΣ</t>
   </si>
   <si>
-    <t>ΚΥΚΛΑΔΕΣ</t>
-[...1 lines deleted...]
-  <si>
     <t>Τηλεφωνικά με τη γραμματεία του γυμνασίου στο 2281087713, 8:00-15:30.</t>
-  </si>
-[...19 lines deleted...]
-    <t>ΜΗΛΟΣ</t>
   </si>
   <si>
     <t>ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΒΙΒΛΟΥ ΝΑΞΟΥ</t>
   </si>
   <si>
     <t>Βίβλος, Νάξου</t>
   </si>
   <si>
     <t>ΝΑΞΟΣ</t>
   </si>
   <si>
     <t>ΒΙΒΛΟΣ</t>
   </si>
   <si>
     <t>dimotikovivlou@gmail.com , 2285360071</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΛΑΚΩΝΙΑΣ</t>
   </si>
   <si>
     <t>ΑΓΗΣΙΛΑΟΥ 5</t>
   </si>
   <si>
     <t>ΣΠΑΡΤΗ</t>
   </si>
   <si>
     <t>ΛΑΚΩΝΙΑ</t>
   </si>
   <si>
     <t xml:space="preserve">gkostianis@gmail.com  ,vaspanagakou@gmail.com
 </t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΛΑΡΙΣΑΣ</t>
   </si>
   <si>
     <t>Λαπιθών 6</t>
   </si>
   <si>
     <t>Λάρισα</t>
   </si>
   <si>
     <t>ΛΑΡΙΣΑ</t>
   </si>
   <si>
     <t xml:space="preserve">emelarissas@gmail.com
 </t>
   </si>
   <si>
+    <t>Εκπαιδευτήρια Μ. Ν. Ράπτου ΛΑΡΙΣΑ</t>
+  </si>
+  <si>
+    <t>Καρδίτσης 21</t>
+  </si>
+  <si>
+    <t>ΝΕΡΑΪΔΑ</t>
+  </si>
+  <si>
+    <t>Τηλέφωνο 2410624403</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ Ν. ΜΠΑΚΟΓΙΑΝΝΗ ΛΑΡΙΣΑ</t>
+  </si>
+  <si>
+    <t>1ο χλμ. Περιφερειακής Τρικάλων Λάρισα</t>
+  </si>
+  <si>
+    <t>Περιφερειακή Τρικάλων</t>
+  </si>
+  <si>
     <t>ΕΛΛΗΝΙΚΑ ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΔΡΑΚΟΥ</t>
   </si>
   <si>
     <t>ΠΕΟ ΛΑΡΙΣΑΣ ΤΡΙΚΑΛΩΝ</t>
   </si>
   <si>
     <t>2410661387 - 6949306286</t>
-  </si>
-[...10 lines deleted...]
-    <t>Τηλέφωνο 2410624403</t>
   </si>
   <si>
     <t>Eλληνικη Παιδεια δημοτικο γυμνασιο ΜΙΚΕ</t>
   </si>
   <si>
     <t xml:space="preserve">6ο χλμ Περιφερειακής Οδού Λαρίσης-Τρικάλων
 </t>
   </si>
   <si>
     <t>ΠΕΡΙΦΕΡΕΙΑΚΟΣ ΛΑΡΙΣΗΣ ΤΡΙΚΑΛΩΝ</t>
   </si>
   <si>
-    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ Ν. ΜΠΑΚΟΓΙΑΝΝΗ ΛΑΡΙΣΑ</t>
-[...7 lines deleted...]
-  <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΛΑΣΙΘΙΟΥ</t>
   </si>
   <si>
     <t>ΠΛΑΤΕΙΑ ΠΛΑΣΤΗΡΑ 0</t>
   </si>
   <si>
     <t>ΙΕΡΑΠΕΤΡΑ</t>
   </si>
   <si>
     <t>ΛΑΣΙΘΙ</t>
   </si>
   <si>
     <t>pitharulis@icloud.com,
 mpapadak55@yahoo.gr</t>
   </si>
   <si>
     <t>ΓΥΜΝΑΣΙΟ ΠΛΩΜΑΡΙΟΥ</t>
   </si>
   <si>
-    <t xml:space="preserve">ΣΤ.ΜΑΥΡΑΓΑΝΗ 20 </t>
+    <t>ΠΛΩΜΑΡΙ ΛΕΣΒΟΥ</t>
   </si>
   <si>
     <t>ΠΛΩΜΑΡΙ</t>
   </si>
   <si>
     <t>ΛΕΣΒΟΣ</t>
   </si>
   <si>
-    <t>Τηλέφωνο Σχολείου: 2252032253
-[...2 lines deleted...]
-Email Υπεύθυνου Εκπαιδευτικού</t>
+    <t>Τηλέφωνο Υπεύθυνου Εκπαιδευτικού: 6980592858
+Email Υπεύθυνου Εκπαιδευτικού: elagoutari@sch.gr</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΛΕΥΚΑΔΑΣ</t>
   </si>
   <si>
     <t>2ο ΓΥΜΝΑΣΙΟ ΛΕΥΚΑΔΑΣ - ΒΑΡΔΑΝΙΑ ΛΕΥΚΑΔΑΣ</t>
   </si>
   <si>
     <t>ΛΕΥΚΑΔΑ</t>
   </si>
   <si>
     <t>babis0105@gmail.com
 emelefkadas@gmail.com
 ΤΗΛ 6936529912</t>
   </si>
   <si>
     <t>Δημοτικό Σχολείο «Άγιος Ιωσήφ» Βόλου</t>
   </si>
   <si>
     <t>ΣΠΥΡΟΥ ΣΠΥΡΙΔΗ 130</t>
   </si>
   <si>
     <t>ΒΟΛΟΣ</t>
   </si>
   <si>
     <t>ΜΑΓΝΗΣΙΑ</t>
   </si>
   <si>
     <t>eleftherouli1@gmail.com</t>
   </si>
   <si>
     <t>ΙΔΙΩΤΙΚΟ ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΑΞΙΟΝ ΕΣΤΙ</t>
   </si>
   <si>
     <t>Προφήτη Ηλία 12</t>
   </si>
   <si>
     <t>Βόλος</t>
   </si>
   <si>
     <t>Άλλη Μεριά</t>
   </si>
   <si>
     <t>axionesti2012@gmail.com
 24210 27767
 6983634418</t>
   </si>
   <si>
-    <t>10ο  Πειραματικό Δημοτικό Σχολείο Καλαμάτας "Πέτρος Θέμελης"</t>
-[...15 lines deleted...]
-  <si>
     <t>Εκπαιδευτήρια Μπουγά</t>
   </si>
   <si>
     <t xml:space="preserve">Πρωτοελλαδικού Μεγάρου Καλαμάτας
 </t>
   </si>
   <si>
+    <t>ΚΑΛΑΜΑΤΑ</t>
+  </si>
+  <si>
     <t>ΑΚΟΒΙΤΙΚΑ</t>
+  </si>
+  <si>
+    <t>ΜΕΣΣΗΝΙΑ</t>
   </si>
   <si>
     <t xml:space="preserve">6974669111
 </t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΞΑΝΘΗΣ</t>
   </si>
   <si>
     <t>ΒΑΣ. ΣΟΦΙΑΣ 12, ΠΡΟΚΑΤ, ΚΤΙΡΙΟ Α1, ΓΡΑΦΕΙΟ 307</t>
   </si>
   <si>
     <t>ΞΑΝΘΗ</t>
   </si>
   <si>
     <t>email: emexanthis@gmail.com</t>
   </si>
   <si>
     <t>Σχολεία ΑΞΙΟΝ</t>
   </si>
   <si>
     <t>9ο χλμ εο Ξάνθης -Αβδήρων</t>
   </si>
   <si>
     <t>info@axion.edu.gr
@@ -1632,51 +1575,51 @@
     <t xml:space="preserve">ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΡΟΔΟΠΗΣ </t>
   </si>
   <si>
     <t>Θ. Σοφούλη 6</t>
   </si>
   <si>
     <t>Κομοτηνή</t>
   </si>
   <si>
     <t>ΡΟΔΟΠΗ</t>
   </si>
   <si>
     <t>emerodopis@gmail.com
 Τηλ. 6973358142</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΣΑΜΟΥ</t>
   </si>
   <si>
     <t>ΚΑΝΑΡΗ 13</t>
   </si>
   <si>
     <t>ΣΑΜΟΣ</t>
   </si>
   <si>
-    <t>6977463195 Κουμούτση Σοφία, 6934685843 Ροκοπάνος Νίκος</t>
+    <t>6989153041 Ιωαννίδου Ελπινίκη, 6977463195 Κουμούτση Σοφία, 6934685843 Ροκοπάνος Νίκος</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΣΕΡΡΩΝ</t>
   </si>
   <si>
     <t xml:space="preserve">ΔΙΠΑΕ Πανεπιστημιούπολη Σερρών, Τέρμα Μαγνησίας </t>
   </si>
   <si>
     <t>ΣΕΡΡΕΣ</t>
   </si>
   <si>
     <t>ΦΟΡΜΑ ΕΓΓΡΑΦΗΣ: https://forms.gle/NEnrp1w2y6isQUsm9
 email: pythagoras@mathserres.xyz
 Τηλέφωνο επικοινωνίας: 6974788617 (Κάκανος Ιωάννης)</t>
   </si>
   <si>
     <t xml:space="preserve">Αριστοτέλειο Εκπαιδευτήριο Σερρών </t>
   </si>
   <si>
     <t>6ο ΧΛΜ ΣΕΡΡΩΝ - ΔΡΑΜΑΣ</t>
   </si>
   <si>
     <t>ΣΕΡΡΩΝ</t>
   </si>
   <si>
@@ -2052,59 +1995,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I134"/>
+  <dimension ref="A1:I129"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="71" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="70" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="61" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="36" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="178" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
@@ -2195,3729 +2138,3584 @@
       </c>
       <c r="E4" t="s">
         <v>23</v>
       </c>
       <c r="F4" t="s">
         <v>24</v>
       </c>
       <c r="G4" t="s">
         <v>25</v>
       </c>
       <c r="H4" t="s">
         <v>14</v>
       </c>
       <c r="I4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>27</v>
       </c>
       <c r="C5">
-        <v>14564</v>
+        <v>15452</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5"/>
+      <c r="H5" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="I5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
         <v>32</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6">
+        <v>13672</v>
+      </c>
+      <c r="D6" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>34</v>
       </c>
       <c r="F6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6"/>
+      <c r="H6" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="I6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
         <v>36</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7">
+        <v>15351</v>
+      </c>
+      <c r="D7" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E7" t="s">
         <v>38</v>
       </c>
       <c r="F7" t="s">
+        <v>29</v>
+      </c>
+      <c r="G7"/>
+      <c r="H7" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
         <v>40</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8">
+        <v>19004</v>
+      </c>
+      <c r="D8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" t="s">
         <v>41</v>
       </c>
-      <c r="C8">
-[...7 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="I8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9">
+        <v>15126</v>
+      </c>
+      <c r="D9" t="s">
         <v>44</v>
       </c>
-      <c r="B9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F9" t="s">
+        <v>29</v>
+      </c>
+      <c r="G9"/>
+      <c r="H9" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="I9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10">
+        <v>17456</v>
+      </c>
+      <c r="D10" t="s">
+        <v>47</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" t="s">
         <v>48</v>
-      </c>
-[...16 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H10" t="s">
         <v>14</v>
       </c>
       <c r="I10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11">
+        <v>16233</v>
+      </c>
+      <c r="D11" t="s">
+        <v>51</v>
+      </c>
+      <c r="E11" t="s">
+        <v>52</v>
+      </c>
+      <c r="F11" t="s">
+        <v>29</v>
+      </c>
+      <c r="G11" t="s">
         <v>53</v>
-      </c>
-[...16 lines deleted...]
-        <v>57</v>
       </c>
       <c r="H11" t="s">
         <v>14</v>
       </c>
       <c r="I11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="C12">
-        <v>14121</v>
+        <v>12461</v>
       </c>
       <c r="D12" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="E12" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="F12" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G12" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="H12" t="s">
         <v>14</v>
       </c>
       <c r="I12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="C13">
-        <v>15354</v>
+        <v>12462</v>
       </c>
       <c r="D13" t="s">
-        <v>64</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="F13" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="G13"/>
       <c r="H13" t="s">
         <v>14</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="C14">
-        <v>12131</v>
+        <v>16671</v>
       </c>
       <c r="D14" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="E14" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="F14" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G14"/>
+        <v>29</v>
+      </c>
+      <c r="G14" t="s">
+        <v>64</v>
+      </c>
       <c r="H14" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="I14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="B15" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="C15">
-        <v>18532</v>
+        <v>15452</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="F15" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G15"/>
+        <v>29</v>
+      </c>
+      <c r="G15" t="s">
+        <v>68</v>
+      </c>
       <c r="H15" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>70</v>
+      </c>
+      <c r="C16">
+        <v>11745</v>
+      </c>
+      <c r="D16" t="s">
         <v>71</v>
       </c>
-      <c r="B16" t="s">
+      <c r="E16" t="s">
         <v>72</v>
       </c>
-      <c r="C16">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="F16" t="s">
+        <v>29</v>
+      </c>
+      <c r="G16" t="s">
         <v>73</v>
       </c>
-      <c r="E16" t="s">
-[...5 lines deleted...]
-      <c r="G16" t="s">
+      <c r="H16" t="s">
+        <v>14</v>
+      </c>
+      <c r="I16" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>76</v>
       </c>
       <c r="C17">
-        <v>17455</v>
+        <v>15342</v>
       </c>
       <c r="D17" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="E17" t="s">
-        <v>50</v>
+        <v>77</v>
       </c>
       <c r="F17" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="G17"/>
       <c r="H17" t="s">
         <v>14</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>79</v>
       </c>
-      <c r="C18">
-        <v>19014</v>
+      <c r="C18" t="s">
+        <v>80</v>
       </c>
       <c r="D18" t="s">
-        <v>28</v>
+        <v>81</v>
       </c>
       <c r="E18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F18" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G18"/>
+        <v>29</v>
+      </c>
+      <c r="G18" t="s">
+        <v>83</v>
+      </c>
       <c r="H18" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B19" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C19">
-        <v>15126</v>
+        <v>15235</v>
       </c>
       <c r="D19" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="E19" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="F19" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B20" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C20">
-        <v>11143</v>
+        <v>15351</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="E20" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="F20" t="s">
+        <v>29</v>
+      </c>
+      <c r="G20"/>
+      <c r="H20" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B21" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C21">
-        <v>15351</v>
+        <v>16345</v>
       </c>
       <c r="D21" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E21" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F21" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G21"/>
+        <v>29</v>
+      </c>
+      <c r="G21" t="s">
+        <v>93</v>
+      </c>
       <c r="H21" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B22" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C22">
-        <v>16452</v>
+        <v>16672</v>
       </c>
       <c r="D22" t="s">
-        <v>28</v>
+        <v>96</v>
       </c>
       <c r="E22" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="F22" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G22" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="H22" t="s">
         <v>14</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B23" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C23">
-        <v>13672</v>
+        <v>17122</v>
       </c>
       <c r="D23" t="s">
-        <v>97</v>
+        <v>71</v>
       </c>
       <c r="E23" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="F23" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G23" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="H23" t="s">
         <v>14</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B24" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C24">
-        <v>19014</v>
+        <v>12132</v>
       </c>
       <c r="D24" t="s">
-        <v>80</v>
+        <v>104</v>
       </c>
       <c r="E24" t="s">
-        <v>101</v>
+        <v>29</v>
       </c>
       <c r="F24" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G24"/>
+        <v>29</v>
+      </c>
+      <c r="G24" t="s">
+        <v>105</v>
+      </c>
       <c r="H24" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="I24" t="s">
-        <v>102</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B25" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C25">
-        <v>16777</v>
+        <v>19002</v>
       </c>
       <c r="D25" t="s">
-        <v>50</v>
+        <v>108</v>
       </c>
       <c r="E25" t="s">
-        <v>105</v>
+        <v>71</v>
       </c>
       <c r="F25" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G25"/>
+        <v>29</v>
+      </c>
+      <c r="G25" t="s">
+        <v>109</v>
+      </c>
       <c r="H25" t="s">
         <v>14</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B26" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C26">
-        <v>15341</v>
+        <v>15122</v>
       </c>
       <c r="D26" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="E26" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="F26" t="s">
+        <v>29</v>
+      </c>
+      <c r="G26">
+        <v>2102834991</v>
+      </c>
+      <c r="H26" t="s">
         <v>30</v>
-      </c>
-[...2 lines deleted...]
-        <v>14</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B27" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="C27">
-        <v>12462</v>
+        <v>15121</v>
       </c>
       <c r="D27" t="s">
-        <v>28</v>
+        <v>115</v>
       </c>
       <c r="E27" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="F27" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G27"/>
+        <v>29</v>
+      </c>
+      <c r="G27" t="s">
+        <v>116</v>
+      </c>
       <c r="H27" t="s">
         <v>14</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="B28" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="C28">
-        <v>18546</v>
+        <v>18531</v>
       </c>
       <c r="D28" t="s">
-        <v>38</v>
+        <v>119</v>
       </c>
       <c r="E28" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="F28" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G28"/>
+        <v>29</v>
+      </c>
+      <c r="G28" t="s">
+        <v>120</v>
+      </c>
       <c r="H28" t="s">
         <v>14</v>
       </c>
       <c r="I28" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="B29" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="C29">
-        <v>15351</v>
+        <v>15344</v>
       </c>
       <c r="D29" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="E29" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="F29" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="I29" t="s">
-        <v>118</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="B30" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="C30">
-        <v>15351</v>
+        <v>17235</v>
       </c>
       <c r="D30" t="s">
-        <v>90</v>
+        <v>127</v>
       </c>
       <c r="E30" t="s">
-        <v>90</v>
+        <v>33</v>
       </c>
       <c r="F30" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G30" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="H30" t="s">
         <v>14</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="B31" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="C31">
-        <v>16452</v>
+        <v>17455</v>
       </c>
       <c r="D31" t="s">
-        <v>124</v>
+        <v>47</v>
       </c>
       <c r="E31" t="s">
-        <v>124</v>
+        <v>47</v>
       </c>
       <c r="F31" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>29</v>
+      </c>
+      <c r="G31">
+        <v>2109829888</v>
       </c>
       <c r="H31" t="s">
         <v>14</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B32" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="C32">
-        <v>18345</v>
+        <v>14121</v>
       </c>
       <c r="D32" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="E32" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="F32" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G32" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="H32" t="s">
         <v>14</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="B33" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C33">
-        <v>16674</v>
+        <v>15351</v>
       </c>
       <c r="D33" t="s">
-        <v>133</v>
+        <v>71</v>
       </c>
       <c r="E33" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="F33" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="B34" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="C34">
-        <v>18050</v>
+        <v>15354</v>
       </c>
       <c r="D34" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="E34" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="F34" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G34"/>
+        <v>29</v>
+      </c>
+      <c r="G34" t="s">
+        <v>142</v>
+      </c>
       <c r="H34" t="s">
         <v>14</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="B35" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C35">
-        <v>18532</v>
+        <v>12462</v>
       </c>
       <c r="D35" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E35" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="F35" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="B36" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="C36">
-        <v>16671</v>
+        <v>15126</v>
       </c>
       <c r="D36" t="s">
-        <v>142</v>
+        <v>71</v>
       </c>
       <c r="E36" t="s">
-        <v>142</v>
+        <v>44</v>
       </c>
       <c r="F36" t="s">
+        <v>29</v>
+      </c>
+      <c r="G36"/>
+      <c r="H36" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B37" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="C37">
         <v>10442</v>
       </c>
       <c r="D37" t="s">
-        <v>50</v>
+        <v>71</v>
       </c>
       <c r="E37" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="F37" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="I37" t="s">
-        <v>15</v>
+        <v>151</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="B38" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C38">
-        <v>15344</v>
+        <v>16672</v>
       </c>
       <c r="D38" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="E38" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="F38" t="s">
+        <v>29</v>
+      </c>
+      <c r="G38" t="s">
+        <v>156</v>
+      </c>
+      <c r="H38" t="s">
         <v>30</v>
-      </c>
-[...2 lines deleted...]
-        <v>14</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="B39" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="C39">
-        <v>16602</v>
+        <v>15354</v>
       </c>
       <c r="D39" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
       <c r="E39" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="F39" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G39" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="H39" t="s">
         <v>14</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="B40" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="C40">
-        <v>15452</v>
+        <v>18758</v>
       </c>
       <c r="D40" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="E40" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="F40" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G40"/>
+        <v>29</v>
+      </c>
+      <c r="G40" t="s">
+        <v>163</v>
+      </c>
       <c r="H40" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="B41" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="C41">
-        <v>19007</v>
+        <v>18531</v>
       </c>
       <c r="D41" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="E41" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="F41" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G41" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="H41" t="s">
         <v>14</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="B42" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="C42">
-        <v>14575</v>
+        <v>12131</v>
       </c>
       <c r="D42" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="E42" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="F42" t="s">
+        <v>29</v>
+      </c>
+      <c r="G42"/>
+      <c r="H42" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B43" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C43">
-        <v>15342</v>
+        <v>19016</v>
       </c>
       <c r="D43" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="E43" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="F43" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B44" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="C44">
-        <v>15354</v>
+        <v>17455</v>
       </c>
       <c r="D44" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="E44" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="F44" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G44" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="H44" t="s">
         <v>14</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B45" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="C45">
-        <v>17456</v>
+        <v>19007</v>
       </c>
       <c r="D45" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="E45"/>
+        <v>179</v>
+      </c>
+      <c r="E45" t="s">
+        <v>179</v>
+      </c>
       <c r="F45" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G45" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="H45" t="s">
         <v>14</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="B46" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>182</v>
+      </c>
+      <c r="C46">
+        <v>11143</v>
       </c>
       <c r="D46" t="s">
-        <v>179</v>
+        <v>71</v>
       </c>
       <c r="E46" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="F46" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G46" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="H46" t="s">
         <v>14</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="B47" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C47">
-        <v>15237</v>
+        <v>15771</v>
       </c>
       <c r="D47" t="s">
-        <v>128</v>
+        <v>187</v>
       </c>
       <c r="E47" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="F47" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="I47" t="s">
-        <v>102</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="B48" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C48">
-        <v>12461</v>
+        <v>18532</v>
       </c>
       <c r="D48" t="s">
-        <v>187</v>
+        <v>166</v>
       </c>
       <c r="E48" t="s">
-        <v>187</v>
+        <v>166</v>
       </c>
       <c r="F48" t="s">
+        <v>29</v>
+      </c>
+      <c r="G48"/>
+      <c r="H48" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B49" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C49">
-        <v>19002</v>
+        <v>16452</v>
       </c>
       <c r="D49" t="s">
-        <v>191</v>
+        <v>33</v>
       </c>
       <c r="E49" t="s">
-        <v>50</v>
+        <v>193</v>
       </c>
       <c r="F49" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G49" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="H49" t="s">
         <v>14</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B50" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C50">
-        <v>17235</v>
+        <v>19014</v>
       </c>
       <c r="D50" t="s">
-        <v>195</v>
+        <v>33</v>
       </c>
       <c r="E50" t="s">
-        <v>28</v>
+        <v>197</v>
       </c>
       <c r="F50" t="s">
+        <v>29</v>
+      </c>
+      <c r="G50"/>
+      <c r="H50" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B51" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C51">
-        <v>16671</v>
+        <v>18756</v>
       </c>
       <c r="D51" t="s">
-        <v>142</v>
+        <v>162</v>
       </c>
       <c r="E51" t="s">
-        <v>142</v>
+        <v>162</v>
       </c>
       <c r="F51" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>199</v>
+        <v>29</v>
+      </c>
+      <c r="G51">
+        <v>2104001595</v>
       </c>
       <c r="H51" t="s">
         <v>14</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>200</v>
       </c>
       <c r="B52" t="s">
         <v>201</v>
       </c>
       <c r="C52">
-        <v>15351</v>
+        <v>19014</v>
       </c>
       <c r="D52" t="s">
+        <v>197</v>
+      </c>
+      <c r="E52" t="s">
         <v>202</v>
       </c>
-      <c r="E52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F52" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="I52" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>203</v>
+      </c>
+      <c r="B53" t="s">
         <v>204</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53">
+        <v>12462</v>
+      </c>
+      <c r="D53" t="s">
+        <v>33</v>
+      </c>
+      <c r="E53" t="s">
+        <v>60</v>
+      </c>
+      <c r="F53" t="s">
+        <v>29</v>
+      </c>
+      <c r="G53" t="s">
         <v>205</v>
       </c>
-      <c r="C53">
-[...11 lines deleted...]
-      <c r="G53"/>
       <c r="H53" t="s">
         <v>14</v>
       </c>
       <c r="I53" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
+        <v>206</v>
+      </c>
+      <c r="B54" t="s">
+        <v>207</v>
+      </c>
+      <c r="C54">
+        <v>14121</v>
+      </c>
+      <c r="D54" t="s">
         <v>208</v>
       </c>
-      <c r="B54" t="s">
+      <c r="E54" t="s">
+        <v>208</v>
+      </c>
+      <c r="F54" t="s">
+        <v>29</v>
+      </c>
+      <c r="G54" t="s">
         <v>209</v>
       </c>
-      <c r="C54">
-[...11 lines deleted...]
-      <c r="G54"/>
       <c r="H54" t="s">
         <v>14</v>
       </c>
       <c r="I54" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
+        <v>210</v>
+      </c>
+      <c r="B55" t="s">
         <v>211</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55">
+        <v>16452</v>
+      </c>
+      <c r="D55" t="s">
         <v>212</v>
       </c>
-      <c r="C55">
-[...2 lines deleted...]
-      <c r="D55" t="s">
+      <c r="E55" t="s">
+        <v>212</v>
+      </c>
+      <c r="F55" t="s">
+        <v>29</v>
+      </c>
+      <c r="G55" t="s">
         <v>213</v>
-      </c>
-[...7 lines deleted...]
-        <v>215</v>
       </c>
       <c r="H55" t="s">
         <v>14</v>
       </c>
       <c r="I55" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
+        <v>214</v>
+      </c>
+      <c r="B56" t="s">
+        <v>215</v>
+      </c>
+      <c r="C56">
+        <v>15351</v>
+      </c>
+      <c r="D56" t="s">
         <v>216</v>
       </c>
-      <c r="B56" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E56" t="s">
-        <v>219</v>
+        <v>89</v>
       </c>
       <c r="F56" t="s">
+        <v>29</v>
+      </c>
+      <c r="G56"/>
+      <c r="H56" t="s">
         <v>30</v>
       </c>
-      <c r="G56" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I56" t="s">
-        <v>15</v>
+        <v>74</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="B57" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="C57">
-        <v>13672</v>
+        <v>15451</v>
       </c>
       <c r="D57" t="s">
-        <v>28</v>
+        <v>71</v>
       </c>
       <c r="E57" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="F57" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G57"/>
+        <v>29</v>
+      </c>
+      <c r="G57" t="s">
+        <v>220</v>
+      </c>
       <c r="H57" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="I57" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
+        <v>221</v>
+      </c>
+      <c r="B58" t="s">
+        <v>222</v>
+      </c>
+      <c r="C58">
+        <v>18345</v>
+      </c>
+      <c r="D58" t="s">
+        <v>223</v>
+      </c>
+      <c r="E58" t="s">
         <v>224</v>
       </c>
-      <c r="B58" t="s">
+      <c r="F58" t="s">
+        <v>29</v>
+      </c>
+      <c r="G58" t="s">
         <v>225</v>
       </c>
-      <c r="C58">
-[...13 lines deleted...]
-      </c>
       <c r="H58" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="I58" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
+        <v>226</v>
+      </c>
+      <c r="B59" t="s">
+        <v>227</v>
+      </c>
+      <c r="C59">
+        <v>16777</v>
+      </c>
+      <c r="D59" t="s">
+        <v>71</v>
+      </c>
+      <c r="E59" t="s">
         <v>228</v>
       </c>
-      <c r="B59" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F59" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="G59"/>
       <c r="H59" t="s">
         <v>14</v>
       </c>
       <c r="I59" t="s">
-        <v>118</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="B60" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="C60">
-        <v>16777</v>
+        <v>15354</v>
       </c>
       <c r="D60" t="s">
-        <v>105</v>
+        <v>231</v>
       </c>
       <c r="E60" t="s">
-        <v>105</v>
+        <v>231</v>
       </c>
       <c r="F60" t="s">
+        <v>29</v>
+      </c>
+      <c r="G60"/>
+      <c r="H60" t="s">
         <v>30</v>
       </c>
-      <c r="G60" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I60" t="s">
-        <v>15</v>
+        <v>74</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="B61" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="C61">
-        <v>18756</v>
+        <v>16674</v>
       </c>
       <c r="D61" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="E61" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="F61" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="G61"/>
       <c r="H61" t="s">
         <v>14</v>
       </c>
       <c r="I61" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="B62" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="C62">
-        <v>17455</v>
+        <v>18546</v>
       </c>
       <c r="D62" t="s">
-        <v>34</v>
+        <v>166</v>
       </c>
       <c r="E62" t="s">
-        <v>34</v>
+        <v>237</v>
       </c>
       <c r="F62" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="G62"/>
       <c r="H62" t="s">
         <v>14</v>
       </c>
       <c r="I62" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="B63" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="C63">
-        <v>15452</v>
+        <v>15351</v>
       </c>
       <c r="D63" t="s">
-        <v>157</v>
+        <v>89</v>
       </c>
       <c r="E63" t="s">
-        <v>242</v>
+        <v>89</v>
       </c>
       <c r="F63" t="s">
+        <v>29</v>
+      </c>
+      <c r="G63"/>
+      <c r="H63" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="I63" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="B64" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C64">
-        <v>15235</v>
+        <v>10442</v>
       </c>
       <c r="D64" t="s">
-        <v>246</v>
+        <v>71</v>
       </c>
       <c r="E64" t="s">
-        <v>246</v>
+        <v>150</v>
       </c>
       <c r="F64" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="I64" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="B65" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="C65">
         <v>15351</v>
       </c>
       <c r="D65" t="s">
-        <v>50</v>
+        <v>89</v>
       </c>
       <c r="E65" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="F65" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G65"/>
+        <v>29</v>
+      </c>
+      <c r="G65" t="s">
+        <v>244</v>
+      </c>
       <c r="H65" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="I65" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="B66" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="C66">
-        <v>15121</v>
+        <v>13672</v>
       </c>
       <c r="D66" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="E66" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="F66" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G66" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="H66" t="s">
         <v>14</v>
       </c>
       <c r="I66" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B67" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="C67">
-        <v>17122</v>
+        <v>16602</v>
       </c>
       <c r="D67" t="s">
-        <v>50</v>
+        <v>154</v>
       </c>
       <c r="E67" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="F67" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G67" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="H67" t="s">
         <v>14</v>
       </c>
       <c r="I67" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>253</v>
+      </c>
+      <c r="B68" t="s">
+        <v>254</v>
+      </c>
+      <c r="C68">
+        <v>14575</v>
+      </c>
+      <c r="D68" t="s">
+        <v>255</v>
+      </c>
+      <c r="E68" t="s">
+        <v>256</v>
+      </c>
+      <c r="F68" t="s">
+        <v>29</v>
+      </c>
+      <c r="G68" t="s">
         <v>257</v>
-      </c>
-[...16 lines deleted...]
-        <v>260</v>
       </c>
       <c r="H68" t="s">
         <v>14</v>
       </c>
       <c r="I68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B69" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C69">
-        <v>15122</v>
+        <v>18532</v>
       </c>
       <c r="D69" t="s">
-        <v>83</v>
+        <v>166</v>
       </c>
       <c r="E69" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="F69" t="s">
+        <v>29</v>
+      </c>
+      <c r="G69"/>
+      <c r="H69" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="I69" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
+        <v>261</v>
+      </c>
+      <c r="B70" t="s">
+        <v>262</v>
+      </c>
+      <c r="C70">
+        <v>12241</v>
+      </c>
+      <c r="D70" t="s">
+        <v>263</v>
+      </c>
+      <c r="E70" t="s">
+        <v>263</v>
+      </c>
+      <c r="F70" t="s">
+        <v>29</v>
+      </c>
+      <c r="G70" t="s">
         <v>264</v>
       </c>
-      <c r="B70" t="s">
-[...14 lines deleted...]
-      <c r="G70"/>
       <c r="H70" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="I70" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
+        <v>265</v>
+      </c>
+      <c r="B71" t="s">
+        <v>266</v>
+      </c>
+      <c r="C71">
+        <v>15237</v>
+      </c>
+      <c r="D71" t="s">
+        <v>223</v>
+      </c>
+      <c r="E71" t="s">
         <v>267</v>
       </c>
-      <c r="B71" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F71" t="s">
+        <v>29</v>
+      </c>
+      <c r="G71"/>
+      <c r="H71" t="s">
         <v>30</v>
       </c>
-      <c r="G71" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I71" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="B72" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="C72">
-        <v>18531</v>
+        <v>17456</v>
       </c>
       <c r="D72" t="s">
-        <v>273</v>
+        <v>47</v>
       </c>
       <c r="E72" t="s">
-        <v>273</v>
+        <v>47</v>
       </c>
       <c r="F72" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="G72" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="H72" t="s">
         <v>14</v>
       </c>
       <c r="I72" t="s">
-        <v>102</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
+        <v>271</v>
+      </c>
+      <c r="B73" t="s">
+        <v>272</v>
+      </c>
+      <c r="C73">
+        <v>26222</v>
+      </c>
+      <c r="D73" t="s">
+        <v>273</v>
+      </c>
+      <c r="E73" t="s">
+        <v>273</v>
+      </c>
+      <c r="F73" t="s">
+        <v>274</v>
+      </c>
+      <c r="G73" t="s">
         <v>275</v>
       </c>
-      <c r="B73" t="s">
-[...14 lines deleted...]
-      <c r="G73"/>
       <c r="H73" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="I73" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
+        <v>276</v>
+      </c>
+      <c r="B74" t="s">
         <v>277</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74">
+        <v>32100</v>
+      </c>
+      <c r="D74" t="s">
         <v>278</v>
       </c>
-      <c r="C74">
-[...4 lines deleted...]
-      </c>
       <c r="E74" t="s">
-        <v>111</v>
+        <v>278</v>
       </c>
       <c r="F74" t="s">
-        <v>30</v>
+        <v>279</v>
       </c>
       <c r="G74" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="H74" t="s">
         <v>14</v>
       </c>
       <c r="I74" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B75" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C75">
-        <v>16345</v>
+        <v>85105</v>
       </c>
       <c r="D75" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E75" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="F75" t="s">
-        <v>30</v>
+        <v>285</v>
       </c>
       <c r="G75" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="H75" t="s">
         <v>14</v>
       </c>
       <c r="I75" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="B76" t="s">
+        <v>288</v>
+      </c>
+      <c r="C76">
+        <v>85100</v>
+      </c>
+      <c r="D76" t="s">
+        <v>289</v>
+      </c>
+      <c r="E76" t="s">
+        <v>289</v>
+      </c>
+      <c r="F76" t="s">
         <v>285</v>
       </c>
-      <c r="C76">
-[...10 lines deleted...]
-      </c>
       <c r="G76" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="H76" t="s">
         <v>14</v>
       </c>
       <c r="I76" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B77" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="C77">
-        <v>26222</v>
+        <v>68131</v>
       </c>
       <c r="D77" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="E77" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="F77" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="G77" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="H77" t="s">
         <v>14</v>
       </c>
       <c r="I77" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="B78" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="C78">
-        <v>32100</v>
+        <v>34100</v>
       </c>
       <c r="D78" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="E78" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="F78" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="G78" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="H78" t="s">
         <v>14</v>
       </c>
       <c r="I78" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="B79" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="C79">
-        <v>85100</v>
+        <v>27061</v>
       </c>
       <c r="D79" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="E79" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="F79" t="s">
-        <v>301</v>
-[...3 lines deleted...]
-      </c>
+        <v>304</v>
+      </c>
+      <c r="G79"/>
       <c r="H79" t="s">
         <v>14</v>
       </c>
       <c r="I79" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B80" t="s">
+        <v>306</v>
+      </c>
+      <c r="C80">
+        <v>27131</v>
+      </c>
+      <c r="D80" t="s">
+        <v>307</v>
+      </c>
+      <c r="E80" t="s">
+        <v>308</v>
+      </c>
+      <c r="F80" t="s">
         <v>304</v>
       </c>
-      <c r="C80">
-[...10 lines deleted...]
-      </c>
       <c r="G80" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="H80" t="s">
         <v>14</v>
       </c>
       <c r="I80" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="B81" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C81">
-        <v>68131</v>
+        <v>27300</v>
       </c>
       <c r="D81" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E81" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="F81" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="G81" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="H81" t="s">
         <v>14</v>
       </c>
       <c r="I81" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B82" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C82">
-        <v>34133</v>
+        <v>27200</v>
       </c>
       <c r="D82" t="s">
         <v>315</v>
       </c>
       <c r="E82" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F82" t="s">
-        <v>316</v>
+        <v>304</v>
       </c>
       <c r="G82" t="s">
         <v>317</v>
       </c>
       <c r="H82" t="s">
         <v>14</v>
       </c>
       <c r="I82" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>318</v>
       </c>
       <c r="B83" t="s">
         <v>319</v>
       </c>
       <c r="C83">
-        <v>34100</v>
+        <v>71306</v>
       </c>
       <c r="D83" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="E83" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="F83" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="G83" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="H83" t="s">
         <v>14</v>
       </c>
       <c r="I83" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B84" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="C84">
-        <v>27131</v>
+        <v>56626</v>
       </c>
       <c r="D84" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="E84" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="F84" t="s">
         <v>325</v>
       </c>
-      <c r="G84" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G84"/>
       <c r="H84" t="s">
         <v>14</v>
       </c>
       <c r="I84" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
         <v>327</v>
       </c>
       <c r="B85" t="s">
         <v>328</v>
       </c>
       <c r="C85">
-        <v>27300</v>
+        <v>55535</v>
       </c>
       <c r="D85" t="s">
         <v>329</v>
       </c>
       <c r="E85" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="F85" t="s">
         <v>325</v>
       </c>
-      <c r="G85" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G85"/>
       <c r="H85" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="I85" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
         <v>331</v>
       </c>
       <c r="B86" t="s">
+        <v>330</v>
+      </c>
+      <c r="C86">
+        <v>55535</v>
+      </c>
+      <c r="D86" t="s">
+        <v>325</v>
+      </c>
+      <c r="E86" t="s">
         <v>332</v>
-      </c>
-[...7 lines deleted...]
-        <v>333</v>
       </c>
       <c r="F86" t="s">
         <v>325</v>
       </c>
-      <c r="G86" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G86"/>
       <c r="H86" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="I86" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="B87" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="C87">
-        <v>71306</v>
+        <v>55535</v>
       </c>
       <c r="D87" t="s">
-        <v>337</v>
+        <v>325</v>
       </c>
       <c r="E87" t="s">
-        <v>338</v>
+        <v>330</v>
       </c>
       <c r="F87" t="s">
-        <v>337</v>
-[...3 lines deleted...]
-      </c>
+        <v>325</v>
+      </c>
+      <c r="G87"/>
       <c r="H87" t="s">
         <v>14</v>
       </c>
       <c r="I87" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="B88" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="C88">
-        <v>57010</v>
+        <v>57001</v>
       </c>
       <c r="D88" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="E88" t="s">
-        <v>343</v>
+        <v>329</v>
       </c>
       <c r="F88" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="G88"/>
+        <v>325</v>
+      </c>
+      <c r="G88" t="s">
+        <v>338</v>
+      </c>
       <c r="H88" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="I88" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="B89" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="C89">
-        <v>55535</v>
+        <v>55102</v>
       </c>
       <c r="D89" t="s">
-        <v>342</v>
+        <v>325</v>
       </c>
       <c r="E89" t="s">
-        <v>346</v>
+        <v>325</v>
       </c>
       <c r="F89" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="G89"/>
+        <v>325</v>
+      </c>
+      <c r="G89" t="s">
+        <v>341</v>
+      </c>
       <c r="H89" t="s">
         <v>14</v>
       </c>
       <c r="I89" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="B90" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="C90">
-        <v>55535</v>
+        <v>54622</v>
       </c>
       <c r="D90" t="s">
-        <v>349</v>
+        <v>325</v>
       </c>
       <c r="E90" t="s">
-        <v>346</v>
+        <v>260</v>
       </c>
       <c r="F90" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="G90"/>
+        <v>325</v>
+      </c>
+      <c r="G90" t="s">
+        <v>344</v>
+      </c>
       <c r="H90" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="I90" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="B91" t="s">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C91">
         <v>55535</v>
       </c>
       <c r="D91" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E91" t="s">
-        <v>352</v>
+        <v>332</v>
       </c>
       <c r="F91" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="G91"/>
+        <v>325</v>
+      </c>
+      <c r="G91" t="s">
+        <v>348</v>
+      </c>
       <c r="H91" t="s">
         <v>14</v>
       </c>
       <c r="I91" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="B92" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="C92">
-        <v>55535</v>
+        <v>57010</v>
       </c>
       <c r="D92" t="s">
-        <v>355</v>
+        <v>325</v>
       </c>
       <c r="E92" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F92" t="s">
-        <v>342</v>
-[...3 lines deleted...]
-      </c>
+        <v>325</v>
+      </c>
+      <c r="G92"/>
       <c r="H92" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="I92" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="B93" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="C93">
-        <v>56626</v>
+        <v>57013</v>
       </c>
       <c r="D93" t="s">
-        <v>342</v>
+        <v>325</v>
       </c>
       <c r="E93" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="F93" t="s">
-        <v>342</v>
+        <v>325</v>
       </c>
       <c r="G93"/>
       <c r="H93" t="s">
         <v>14</v>
       </c>
       <c r="I93" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="B94" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="C94">
-        <v>54622</v>
+        <v>55535</v>
       </c>
       <c r="D94" t="s">
-        <v>342</v>
+        <v>329</v>
       </c>
       <c r="E94" t="s">
-        <v>139</v>
+        <v>356</v>
       </c>
       <c r="F94" t="s">
-        <v>342</v>
-[...3 lines deleted...]
-      </c>
+        <v>325</v>
+      </c>
+      <c r="G94"/>
       <c r="H94" t="s">
         <v>14</v>
       </c>
       <c r="I94" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="B95" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="C95">
-        <v>57001</v>
+        <v>45500</v>
       </c>
       <c r="D95" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="E95" t="s">
-        <v>349</v>
+        <v>360</v>
       </c>
       <c r="F95" t="s">
-        <v>342</v>
+        <v>359</v>
       </c>
       <c r="G95" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="H95" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="I95" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="B96" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="C96">
-        <v>57013</v>
+        <v>45500</v>
       </c>
       <c r="D96" t="s">
-        <v>342</v>
+        <v>359</v>
       </c>
       <c r="E96" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="F96" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="G96"/>
+        <v>359</v>
+      </c>
+      <c r="G96" t="s">
+        <v>365</v>
+      </c>
       <c r="H96" t="s">
         <v>14</v>
       </c>
       <c r="I96" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="B97" t="s">
-        <v>346</v>
+        <v>367</v>
       </c>
       <c r="C97">
-        <v>55535</v>
+        <v>65500</v>
       </c>
       <c r="D97" t="s">
-        <v>342</v>
+        <v>367</v>
       </c>
       <c r="E97" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
       <c r="F97" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="G97"/>
+        <v>367</v>
+      </c>
+      <c r="G97" t="s">
+        <v>368</v>
+      </c>
       <c r="H97" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="I97" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
+        <v>369</v>
+      </c>
+      <c r="B98" t="s">
+        <v>370</v>
+      </c>
+      <c r="C98">
+        <v>43131</v>
+      </c>
+      <c r="D98" t="s">
         <v>371</v>
       </c>
-      <c r="B98" t="s">
+      <c r="E98" t="s">
+        <v>371</v>
+      </c>
+      <c r="F98" t="s">
+        <v>371</v>
+      </c>
+      <c r="G98" t="s">
         <v>372</v>
       </c>
-      <c r="C98">
-[...13 lines deleted...]
-      </c>
       <c r="H98" t="s">
         <v>14</v>
       </c>
       <c r="I98" t="s">
-        <v>102</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
+        <v>373</v>
+      </c>
+      <c r="B99" t="s">
         <v>374</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99">
+        <v>49100</v>
+      </c>
+      <c r="D99" t="s">
         <v>375</v>
       </c>
-      <c r="C99">
-[...2 lines deleted...]
-      <c r="D99" t="s">
+      <c r="E99" t="s">
+        <v>375</v>
+      </c>
+      <c r="F99" t="s">
+        <v>375</v>
+      </c>
+      <c r="G99" t="s">
         <v>376</v>
       </c>
-      <c r="E99" t="s">
-[...5 lines deleted...]
-      <c r="G99"/>
       <c r="H99" t="s">
         <v>14</v>
       </c>
       <c r="I99" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
+        <v>377</v>
+      </c>
+      <c r="B100" t="s">
         <v>378</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100">
+        <v>28100</v>
+      </c>
+      <c r="D100" t="s">
         <v>379</v>
-      </c>
-[...4 lines deleted...]
-        <v>376</v>
       </c>
       <c r="E100" t="s">
         <v>380</v>
       </c>
       <c r="F100" t="s">
-        <v>376</v>
-[...1 lines deleted...]
-      <c r="G100"/>
+        <v>380</v>
+      </c>
+      <c r="G100" t="s">
+        <v>381</v>
+      </c>
       <c r="H100" t="s">
         <v>14</v>
       </c>
       <c r="I100" t="s">
-        <v>15</v>
+        <v>74</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B101" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C101">
-        <v>65500</v>
+        <v>20100</v>
       </c>
       <c r="D101" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="E101" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="F101" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="G101" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="H101" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="I101" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="B102" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="C102">
-        <v>43131</v>
+        <v>20100</v>
       </c>
       <c r="D102" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="E102" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="F102" t="s">
         <v>386</v>
       </c>
       <c r="G102" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="H102" t="s">
         <v>14</v>
       </c>
       <c r="I102" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="B103" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="C103">
-        <v>49100</v>
+        <v>20001</v>
       </c>
       <c r="D103" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="E103" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="F103" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="G103" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="H103" t="s">
         <v>14</v>
       </c>
       <c r="I103" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B104" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="C104">
         <v>20100</v>
       </c>
       <c r="D104" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="E104" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="F104" t="s">
-        <v>396</v>
+        <v>386</v>
       </c>
       <c r="G104" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="H104" t="s">
         <v>14</v>
       </c>
       <c r="I104" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="B105" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="C105">
-        <v>20001</v>
+        <v>84800</v>
       </c>
       <c r="D105" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="E105" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="F105" t="s">
-        <v>396</v>
-[...3 lines deleted...]
-      </c>
+        <v>403</v>
+      </c>
+      <c r="G105"/>
       <c r="H105" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="I105" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="B106" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="C106">
-        <v>20100</v>
+        <v>84100</v>
       </c>
       <c r="D106" t="s">
+        <v>406</v>
+      </c>
+      <c r="E106" t="s">
+        <v>407</v>
+      </c>
+      <c r="F106" t="s">
         <v>403</v>
       </c>
-      <c r="E106" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G106" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="H106" t="s">
         <v>14</v>
       </c>
       <c r="I106" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="B107" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="C107">
-        <v>20100</v>
+        <v>84300</v>
       </c>
       <c r="D107" t="s">
-        <v>399</v>
+        <v>411</v>
       </c>
       <c r="E107" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="F107" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
       <c r="G107" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="H107" t="s">
         <v>14</v>
       </c>
       <c r="I107" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="B108" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="C108">
-        <v>84100</v>
+        <v>23100</v>
       </c>
       <c r="D108" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="E108" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="F108" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="G108" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="H108" t="s">
         <v>14</v>
       </c>
       <c r="I108" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="B109" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="C109">
-        <v>84008</v>
+        <v>41221</v>
       </c>
       <c r="D109" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="E109" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F109" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-        <v>2285071398</v>
+        <v>422</v>
+      </c>
+      <c r="G109" t="s">
+        <v>423</v>
       </c>
       <c r="H109" t="s">
         <v>14</v>
       </c>
       <c r="I109" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="B110" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="C110">
-        <v>84800</v>
+        <v>41335</v>
       </c>
       <c r="D110" t="s">
         <v>422</v>
       </c>
       <c r="E110" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="F110" t="s">
-        <v>414</v>
-[...1 lines deleted...]
-      <c r="G110"/>
+        <v>422</v>
+      </c>
+      <c r="G110" t="s">
+        <v>427</v>
+      </c>
       <c r="H110" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="I110" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="B111" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="C111">
-        <v>84300</v>
+        <v>41500</v>
       </c>
       <c r="D111" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="E111" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="F111" t="s">
-        <v>414</v>
-[...3 lines deleted...]
-      </c>
+        <v>422</v>
+      </c>
+      <c r="G111"/>
       <c r="H111" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="I111" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="B112" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="C112">
-        <v>23100</v>
+        <v>41500</v>
       </c>
       <c r="D112" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="E112" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="F112" t="s">
-        <v>431</v>
+        <v>422</v>
       </c>
       <c r="G112" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="H112" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="I112" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B113" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="C113">
-        <v>41221</v>
+        <v>41500</v>
       </c>
       <c r="D113" t="s">
-        <v>435</v>
+        <v>422</v>
       </c>
       <c r="E113" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="F113" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>422</v>
+      </c>
+      <c r="G113">
+        <v>2410660435</v>
       </c>
       <c r="H113" t="s">
         <v>14</v>
       </c>
       <c r="I113" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
+        <v>437</v>
+      </c>
+      <c r="B114" t="s">
         <v>438</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114">
+        <v>72200</v>
+      </c>
+      <c r="D114" t="s">
         <v>439</v>
       </c>
-      <c r="C114">
-[...4 lines deleted...]
-      </c>
       <c r="E114" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="F114" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="G114" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="H114" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="I114" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B115" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C115">
-        <v>41335</v>
+        <v>81200</v>
       </c>
       <c r="D115" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="E115" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F115" t="s">
-        <v>436</v>
+        <v>445</v>
       </c>
       <c r="G115" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="H115" t="s">
         <v>14</v>
       </c>
       <c r="I115" t="s">
-        <v>15</v>
+        <v>74</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="B116" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="C116">
-        <v>41500</v>
+        <v>31100</v>
       </c>
       <c r="D116" t="s">
-        <v>436</v>
+        <v>449</v>
       </c>
       <c r="E116" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="F116" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>2410660435</v>
+        <v>449</v>
+      </c>
+      <c r="G116" t="s">
+        <v>450</v>
       </c>
       <c r="H116" t="s">
         <v>14</v>
       </c>
       <c r="I116" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="B117" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="C117">
-        <v>41500</v>
+        <v>38221</v>
       </c>
       <c r="D117" t="s">
-        <v>435</v>
+        <v>453</v>
       </c>
       <c r="E117" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="F117" t="s">
-        <v>436</v>
-[...1 lines deleted...]
-      <c r="G117"/>
+        <v>454</v>
+      </c>
+      <c r="G117" t="s">
+        <v>455</v>
+      </c>
       <c r="H117" t="s">
-        <v>43</v>
+        <v>14</v>
       </c>
       <c r="I117" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="B118" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="C118">
-        <v>72200</v>
+        <v>38500</v>
       </c>
       <c r="D118" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="E118" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="F118" t="s">
         <v>454</v>
       </c>
       <c r="G118" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="H118" t="s">
         <v>14</v>
       </c>
       <c r="I118" t="s">
-        <v>15</v>
+        <v>74</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="B119" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="C119">
-        <v>81200</v>
+        <v>24100</v>
       </c>
       <c r="D119" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="E119" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="F119" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="G119" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="H119" t="s">
         <v>14</v>
       </c>
       <c r="I119" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="B120" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="C120">
-        <v>31100</v>
+        <v>67132</v>
       </c>
       <c r="D120" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="E120" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="F120" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="G120" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="H120" t="s">
         <v>14</v>
       </c>
       <c r="I120" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="B121" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="C121">
-        <v>38221</v>
+        <v>67100</v>
       </c>
       <c r="D121" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="E121" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="F121" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="G121" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="H121" t="s">
         <v>14</v>
       </c>
       <c r="I121" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="B122" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="C122">
-        <v>38500</v>
+        <v>60061</v>
       </c>
       <c r="D122" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="E122" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="F122" t="s">
-        <v>468</v>
+        <v>478</v>
       </c>
       <c r="G122" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="H122" t="s">
         <v>14</v>
       </c>
       <c r="I122" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="B123" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="C123">
-        <v>24132</v>
+        <v>69100</v>
       </c>
       <c r="D123" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="E123" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="F123" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="G123" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="H123" t="s">
         <v>14</v>
       </c>
       <c r="I123" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="B124" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="C124">
-        <v>24100</v>
+        <v>83100</v>
       </c>
       <c r="D124" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="E124" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="F124" t="s">
-        <v>478</v>
+        <v>487</v>
       </c>
       <c r="G124" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="H124" t="s">
         <v>14</v>
       </c>
       <c r="I124" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="B125" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="C125">
-        <v>67132</v>
+        <v>62124</v>
       </c>
       <c r="D125" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="E125" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="F125" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="G125" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="H125" t="s">
         <v>14</v>
       </c>
       <c r="I125" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="B126" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="C126">
-        <v>67100</v>
+        <v>62110</v>
       </c>
       <c r="D126" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="E126" t="s">
-        <v>486</v>
+        <v>495</v>
       </c>
       <c r="F126" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="G126" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="H126" t="s">
         <v>14</v>
       </c>
       <c r="I126" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="B127" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="C127">
-        <v>60061</v>
+        <v>42132</v>
       </c>
       <c r="D127" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="E127" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="F127" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="G127" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="H127" t="s">
         <v>14</v>
       </c>
       <c r="I127" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="B128" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="C128">
-        <v>69100</v>
+        <v>35100</v>
       </c>
       <c r="D128" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="E128" t="s">
-        <v>499</v>
+        <v>260</v>
       </c>
       <c r="F128" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="G128" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="H128" t="s">
         <v>14</v>
       </c>
       <c r="I128" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="B129" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="C129">
-        <v>83100</v>
+        <v>73132</v>
       </c>
       <c r="D129" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="E129" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="F129" t="s">
-        <v>504</v>
+        <v>509</v>
       </c>
       <c r="G129" t="s">
-        <v>505</v>
+        <v>510</v>
       </c>
       <c r="H129" t="s">
         <v>14</v>
       </c>
       <c r="I129" t="s">
-        <v>15</v>
-[...143 lines deleted...]
-      <c r="I134" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>