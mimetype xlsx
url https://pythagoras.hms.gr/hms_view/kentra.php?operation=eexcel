--- v1 (2026-05-22)
+++ v2 (2026-07-21)
@@ -96,288 +96,758 @@
     <t>ΑΡΓΟΣ</t>
   </si>
   <si>
     <t>ΑΡΓΟΛΙΔΑ</t>
   </si>
   <si>
     <t>π. ΑΡΓΟΥΣ   6972681709   ΧΡΟΝΟΠΟΥΛΟΣ Δ    
 π. ΝΑΥΠΛΙΟΥ  6972899898 ΣΙΕΡΡΟΣ Ε</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΑΡΚΑΔΙΑΣ</t>
   </si>
   <si>
     <t>ΤΕΡΜΑ ΠΕΛΑΓΟΥΣ</t>
   </si>
   <si>
     <t>ΤΡΙΠΟΛΗ</t>
   </si>
   <si>
     <t>ΑΡΚΑΔΙΑ</t>
   </si>
   <si>
     <t xml:space="preserve">mail: hmsarkadias@gmail.com  -ΚΑΛΛΙΟΠΗ ΚΩΣΤΟΠΟΥΛΟΥ τηλ: 6973433390 </t>
   </si>
   <si>
-    <t>ΓΥΜΝΑΣΙΟ ΣΧΟΛΗΣ ΜΩΡΑΪΤΗ</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">ΠΑΠΑΝΑΣΤΑΣΙΟΥ &amp; ΑΓ ΔΗΜΗΤΡΙΟΥ
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ "Ο ΠΛΑΤΩΝ"</t>
+  </si>
+  <si>
+    <t>ΠΡΟΕΚΤΑΣΗ ΕΛΕΥΘΕΡΙΟΥ ΒΕΝΙΖΕΛΟΥ</t>
+  </si>
+  <si>
+    <t>ΓΛΥΚΑ ΝΕΡΑ</t>
+  </si>
+  <si>
+    <t>ΑΤΤΙΚΗ</t>
+  </si>
+  <si>
+    <t>Στυλιανίδης Στέλιος
+τηλ. επικοινωνίας: 6988 126 904
+email: pypc@platon.gr</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΑΙΚΑΤΕΡΙΝΗΣ ΚΑΡΑΧΑΛΙΟΥ</t>
+  </si>
+  <si>
+    <t>ΤΟΜΠΑΖΗ 18</t>
+  </si>
+  <si>
+    <t>ΚΕΡΑΤΣΙΝΙ</t>
+  </si>
+  <si>
+    <t>ekp.karahaliou@gmail.com
+nickspil@gmail.com</t>
+  </si>
+  <si>
+    <t>Σύγχρονα Εκπαιδευτήρια Μάνεση ΔΗΜΟΤΙΚΟ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Πρασίνου Λόφου  49 - 51 
+Ν. Ηράκλειο  Αττικής </t>
+  </si>
+  <si>
+    <t>Ν. Ηράκλειο</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ν. Ηράκλειο </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Υπεύθυνος εξέτασης : Κοτσαρίνης Λάμπρος , Υποδιευθυντής Δημοτικού 
+Τηλ. επικοινωνίας : 6976933490 και viber 
+email :  kotsarinislambros@gmail.com </t>
+  </si>
+  <si>
+    <t>ΕΡΑΣΜΕΙΟΣ ΕΛΛΗΝΟΓΕΡΜΑΝΙΚΗ ΣΧΟΛΗ - ΙΔΙΩΤΙΚΟ ΓΥΜΝΑΣΙΟ</t>
+  </si>
+  <si>
+    <t>Τέρμα οδού Αριστείδου , Κάντζα Παλλήνης.</t>
+  </si>
+  <si>
+    <t>ΑΘΗΝΑ</t>
+  </si>
+  <si>
+    <t>Κάντζα Παλλήνης</t>
+  </si>
+  <si>
+    <t>ΟΧΙ</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΖΑΓΟΡΙΑΝΑΚΟΥ</t>
+  </si>
+  <si>
+    <t>ΑΓΙΟΥ ΙΩΑΝΝΟΥ 20</t>
+  </si>
+  <si>
+    <t>210-6619761</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτήρια  “Νέα Παιδεία“ ΓΥΜΝΑΣΙΟ</t>
+  </si>
+  <si>
+    <t>Νεφέλης 1</t>
+  </si>
+  <si>
+    <t>Αθήνα</t>
+  </si>
+  <si>
+    <t>Αφαία Χαϊδαρίου</t>
+  </si>
+  <si>
+    <t>Iόνιος Σχολή Αμαρουσίου</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΣΙΣΜΑΝΟΓΛΕΙΟΥ 27-29 </t>
+  </si>
+  <si>
+    <t>ΜΑΡΟΥΣΙ</t>
+  </si>
+  <si>
+    <t>Λακωνική Σχολή - Εκπαιδευτήρια Σωτήρη Μαγκλάρα</t>
+  </si>
+  <si>
+    <t>Αίμωνος 44</t>
+  </si>
+  <si>
+    <t>ΚΟΛΩΝΟΣ</t>
+  </si>
+  <si>
+    <t>στη</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτήρια Παλλάδιο Βάρης</t>
+  </si>
+  <si>
+    <t>28ης Οκτωβρίου 11</t>
+  </si>
+  <si>
+    <t>Βάρη</t>
+  </si>
+  <si>
+    <t>Χέρωμα</t>
+  </si>
+  <si>
+    <t>Υπεύθυνος διαγωνισμού: Μυρτσιώτης Χρήστος - Διευθυντής Δημοτικού
+E-mail: christos.myrtsiotis@palladio.edu.gr
+Τηλ: 2108979459</t>
+  </si>
+  <si>
+    <t>ΣΧΟΛΗ ΚΑΛΟΓΕΡΟΠΟΥΛΟΥ(ΔΗΜΟΤΙΚΟ -ΓΥΜΝΑΣΙΟ)</t>
+  </si>
+  <si>
+    <t>Λ. Σουλίου 161</t>
+  </si>
+  <si>
+    <t>ΜΑΡΑΘΩΝΑΣ</t>
+  </si>
+  <si>
+    <t>τηλ   2294067477      
+email:   slioris@yahoo.com</t>
+  </si>
+  <si>
+    <t>ΛΕΟΝΤΕΙΟΣ ΣΧΟΛΗ ΑΘΗΝΩΝ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Νεϊγύ 17 </t>
+  </si>
+  <si>
+    <t>ΑΝΩ ΠΑΤΗΣΙΑ</t>
+  </si>
+  <si>
+    <t>Για εγγραφές: κα Καρμέλα Κρητικού, γραμματεία Δημοτικού, 2102522402, κατά τις ώρες λειτουργίας του σχολείου.</t>
+  </si>
+  <si>
+    <t>Σχολή Κανάση, Ιδιωτικό Δημοτικό Σχολείο Ζωγράφου</t>
+  </si>
+  <si>
+    <t>Ταξίλου 97</t>
+  </si>
+  <si>
+    <t>ΖΩΓΡΑΦΟΥ</t>
+  </si>
+  <si>
+    <t>ΑΝΩ ΙΛΙΣΙΑ</t>
+  </si>
+  <si>
+    <t>Ελληνογαλλική Σχολή JEANNE D’ARC ΔΗΜΟΤΙΚΟ</t>
+  </si>
+  <si>
+    <t>Ελευθερίου Βενιζέλου 12Α</t>
+  </si>
+  <si>
+    <t>ΠΕΙΡΑΙΑΣ</t>
+  </si>
+  <si>
+    <t>Δημήτρης Αράπης  darapis@ellinogalliki.onmicrosoft.com</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτήρια  Ι. Τσιαμούλη</t>
+  </si>
+  <si>
+    <t>Καρπενησίου 9</t>
+  </si>
+  <si>
+    <t>Περιστέρι</t>
+  </si>
+  <si>
+    <t>1ο ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΑΡΤΕΜΙΔΑΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΣΠΕΤΣΩΝ ΚΑΙ ΘΕΜΙΣΤΟΚΛΕΟΥΣ
 </t>
   </si>
   <si>
-    <t>ΠΑΛΑΙΟ ΨΥΧΙΚΟ</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">Παρασκευής Πατουλίδου 2
+    <t>ΑΡΤΕΜΙΔΑ</t>
+  </si>
+  <si>
+    <t>Νέα Εκπαιδευτήρια Γ. Μαλλιάρα</t>
+  </si>
+  <si>
+    <t>ΕΡΕΧΘΕΙΟΥ 6</t>
+  </si>
+  <si>
+    <t>ΑΛΙΜΟΣ</t>
+  </si>
+  <si>
+    <t>Γραμματεία: esecretary@maliaras.gr 2160016200 (εσωτ. 1) Ώρες επικοινωνίας: Καθημερινά 8.00-17.00 (κ. Ευθυμίου, κ. Ουρανού)</t>
+  </si>
+  <si>
+    <t>Γυμνάσιο Πολύτροπη Αρμονία</t>
+  </si>
+  <si>
+    <t>Αρεοπόλεως 2</t>
+  </si>
+  <si>
+    <t>Χαϊδάρι</t>
+  </si>
+  <si>
+    <t>vanastassaki@gmail.com</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΜΑΝΕΣΗ (ΓΥΜΝΑΣΙΟ)</t>
+  </si>
+  <si>
+    <t>ΠΡΑΣΙΝΟΥ ΛΟΦΟΥ 51 ΚΑΙ ΜΠΙΖΑΝΙΟΥ</t>
+  </si>
+  <si>
+    <t>ΝΕΟ ΗΡΑΚΛΕΙΟ</t>
+  </si>
+  <si>
+    <t>ΤΗΛΕΦΩΝΟ ΔΙΑΧΕΙΡΙΣΤΗ : 6974476454 (ΜΑΜΟΥΝΑΚΗΣ ΓΙΑΝΝΗΣ) MAIL: johnmam77@yahoo.gr</t>
+  </si>
+  <si>
+    <t>International Metropolitan School</t>
+  </si>
+  <si>
+    <t>Υψηλάντη 9</t>
+  </si>
+  <si>
+    <t>ΑΡΓΥΡΟΥΠΟΛΗ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2109969866
 </t>
   </si>
   <si>
-    <t>Αθήνα</t>
-[...38 lines deleted...]
-    <t xml:space="preserve"> Μεγάλη του γένους Σχολής 1 &amp; Καρανικόλα 1
+    <t>Δημοτικό Σχολείο Κολλεγίου Αθηνών</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Κάντζα - Παλλήνη
 </t>
   </si>
   <si>
-    <t>ΑΛΙΜΟΣ</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2104511954
+    <t>ΚΑΝΤΖΑ</t>
+  </si>
+  <si>
+    <t>ΠΑΛΛΗΝΗ</t>
+  </si>
+  <si>
+    <t>στο</t>
+  </si>
+  <si>
+    <t>International school of Piraeus</t>
+  </si>
+  <si>
+    <t>Πραξιτέλους 66-70</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ  ΓΕΩΡΓΙΟΥ  ΖΩΗ</t>
+  </si>
+  <si>
+    <t>Αβέρωφ 12-14</t>
+  </si>
+  <si>
+    <t>Αργυρούπολη</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Για πληροφορίες μπορείτε να επικοινωνείτε με τη Γραμματεία των Εκπαιδευτηρίων ΓΕΩΡΓΙΟΥ ΖΩΗ καθημερινά στο τηλέφωνο 2109617817 &amp; info@zois-school.gr
 </t>
   </si>
   <si>
-    <t>Εκπαιδευτήρια Σύγχρονη Παιδεία</t>
-[...24 lines deleted...]
-    <t>mail@7gym-chaid.att.sch.gr    και τηλεφωνικά στο  2105814221</t>
+    <t>Εκπαιδευτική Αναγέννηση-Εκπαιδευτήρια Αντωνόπουλου ΔΗΜΟΤΙΚΟ</t>
+  </si>
+  <si>
+    <t>Χρυσανθέμων 24</t>
+  </si>
+  <si>
+    <t>Αφίδνες</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΉΡΙΑ ΣΤΕΓΚΑ</t>
+  </si>
+  <si>
+    <t>Μικρας Ασιας 67</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτική Αναγέννηση ΓΥΜΝΑΣΙΟ</t>
+  </si>
+  <si>
+    <t>Χρυσανθέμων 11</t>
+  </si>
+  <si>
+    <t>Ανατολική Αττική</t>
+  </si>
+  <si>
+    <t>στην</t>
+  </si>
+  <si>
+    <t>CGS [Εκπαιδευτήρια Κωστέα Γείτονα]</t>
+  </si>
+  <si>
+    <t>Παλλήνη Αττικής</t>
+  </si>
+  <si>
+    <t>ΛΑΚΩΝΙΚΗ ΣΧΟΛΗ-ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΦΡΑΓΚΗ</t>
+  </si>
+  <si>
+    <t>ΒΑΣΙΛΕΙΟΥ ΜΟΣΚΟΒΗ 6</t>
+  </si>
+  <si>
+    <t>Ελληνογαλλική Σχολή Ουρσουλινών</t>
+  </si>
+  <si>
+    <t>Ψυχάρη 10</t>
+  </si>
+  <si>
+    <t>Ν. ΨΥΧΙΚΟ</t>
+  </si>
+  <si>
+    <t>Η εγγραφή πραγματοποιείται στην οδό Ψυχάρη 10 Ν. Ψυχικό, καθημερινά 08:30 - 14:30. Τηλ 2106712555 κ. Μπούνταλη.</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτήρια Λαμπίρη</t>
+  </si>
+  <si>
+    <t>ΙΛΙΣΟΥ ΚΑΙ ΜΕΤΑΜΟΡΦΩΣΕΩΣ 155</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΑΘΗΝΑ </t>
+  </si>
+  <si>
+    <t>ΜΟΣΧΑΤΟ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">aeleftheriou@lampiri-schools.gr ή στο 210 94 80 530
+</t>
+  </si>
+  <si>
+    <t>ΠΟΛΥΤΡΟΠΗ</t>
+  </si>
+  <si>
+    <t>ΞΑΝΘΟΥ 42</t>
+  </si>
+  <si>
+    <t>ΕΛΛΗΝΙΚΟ</t>
+  </si>
+  <si>
+    <t>1ο Γυμνάσιο Γλυκών Νερών</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Όθωνος και Θεσσαλονίκης 1 </t>
+  </si>
+  <si>
+    <t>Γλυκά Νερά</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΓΙΑΝΝΟΠΟΥΛΟΥ</t>
+  </si>
+  <si>
+    <t>ΒΑΣΙΛΕΩΣ ΓΕΩΡΓΙΟΥ Β' 39</t>
+  </si>
+  <si>
+    <t>ΓΛΥΦΑΔΑ</t>
+  </si>
+  <si>
+    <t>ΑΓΙΟΣ ΠΟΛΥΚΑΡΠΟΣ ΑΓΙΟΣ ΓΕΩΡΓΙΟΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΠΑΤΡΩΝ  122
+</t>
+  </si>
+  <si>
+    <t>ΤΑΜΠΟΥΡΙΑ</t>
+  </si>
+  <si>
+    <t>3ο ΓΥΜΝΑΣΙΟ ΑΙΓΑΛΕΩ</t>
+  </si>
+  <si>
+    <t>ΚΥΠΡΟΥ 1 &amp; Μάρκου Μπότσαρη</t>
+  </si>
+  <si>
+    <t>ΑΙΓΑΛΕΩ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2105980138, 2105910386, mail@3gym-aigal.att.sch.gr
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΙΟΝΙΟΣ ΣΧΟΛΗ </t>
+  </si>
+  <si>
+    <t>ΛΟΥΚΗ ΑΚΡΙΤΑ 10</t>
+  </si>
+  <si>
+    <t>ΦΙΛΟΘΕΗ</t>
+  </si>
+  <si>
+    <t>Δημοτικό "Δελασάλ" Αλίμου</t>
+  </si>
+  <si>
+    <t>Κυβέλης 19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2109904010/grammat.dim@saintpaul.gr
+</t>
+  </si>
+  <si>
+    <t>Σχολή Ι.Μ.Παναγιωτόπουλου</t>
+  </si>
+  <si>
+    <t>Ν. ΜΙΛΗΣΗ 3</t>
+  </si>
+  <si>
+    <t>Επικοινωνία με τη Γραμματεία 8:00 – 14:00 στο τηλέφωνο 2106666117 (εσωτ. 118) ή ηλεκτρονικά στη διεύθυνση pythagoras@impanagiotopoulos.gr</t>
+  </si>
+  <si>
+    <t>Ιδ. Δημοτικό Ι.Ν. Μεταμορφώσεως Σωτήρος Βριλησσίων</t>
+  </si>
+  <si>
+    <t>Λεωφόρος Τατοΐου 201</t>
+  </si>
+  <si>
+    <t>ΑΧΑΡΝΑΙ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">τηλέφωνο: 2110125149 email: edimotikou.met@gmail.com
+</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτήρια  Γείτονα</t>
+  </si>
+  <si>
+    <t>Στερνίζες Κορωπίου</t>
+  </si>
+  <si>
+    <t>Κορωπί</t>
+  </si>
+  <si>
+    <t>mail@geitonas-school.gr
+2109656200</t>
+  </si>
+  <si>
+    <t>ΩΘΗΣΗ Γυμάσιο-Λύκειο</t>
+  </si>
+  <si>
+    <t>ΜΑΡΜΑΡΑ 7 – 9</t>
+  </si>
+  <si>
+    <t>ΣΤΑΜΑΤΑ</t>
+  </si>
+  <si>
+    <t>ΠΡΟΚΟΝΗΣΟΣ</t>
+  </si>
+  <si>
+    <t>ΜΑΡΜΑΡΑ 7 – 9, ΣΤΑΜΑΤΑ
+ΤΗΛΕΦΩΝΑ ΕΠΙΚΟΙΝΩΝΙΑΣ: 210 8144137, 210 8144138, 210 8144139</t>
+  </si>
+  <si>
+    <t>ΙΔΙΩΤΙΚΟ ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ “ΠΑΙΔΑΓΩΓΙΚΗ”</t>
+  </si>
+  <si>
+    <t>ΔΙΣΤΟΜΟΥ 7-9</t>
+  </si>
+  <si>
+    <t>ΚΕΝΤΡΟ</t>
   </si>
   <si>
     <t>Εκπαιδευτήρια Νέα Παιδεία : Δημοτικό</t>
   </si>
   <si>
     <t>Σατωβριάνδου 9</t>
-  </si>
-[...1 lines deleted...]
-    <t>Χαϊδάρι</t>
   </si>
   <si>
     <t>ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΒΟΥΛΙΑΓΜΕΝΗΣ</t>
   </si>
   <si>
     <t xml:space="preserve">ΙΑΣΟΝΟΣ 54
 </t>
   </si>
   <si>
     <t>ΒΟΥΛΙΑΓΜΕΝΗ</t>
   </si>
   <si>
     <t>2108960051,6955686257
 6948529546
 6955686257
 Καλείτε κατά την διάρκεια του σχολικού ωραρίου</t>
   </si>
   <si>
     <t>ΙΔΙΩΤΙΚΟ ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΙΣΡΑΗΛΙΤΙΚΗΣ ΚΟΙΝΟΤΗΤΑΣ ΑΘΗΝΩΝ</t>
   </si>
   <si>
     <t>ΑΝΘΕΩΝ &amp; ΚΑΜΕΛΙΩΝ 36</t>
   </si>
   <si>
+    <t>ΠΑΛΑΙΟ ΨΥΧΙΚΟ</t>
+  </si>
+  <si>
     <t>ΦΙΛΟΘΕΗ ΨΥΧΙΚΟ</t>
   </si>
   <si>
     <t>210 6714598    ή  myschool@athjcom.gr</t>
   </si>
   <si>
     <t>ΙΔΙΩΤΙΚΟ ΓΥΜΝΑΣΙΟ ΑΡΜΕΝΙΚΟΣ ΚΥΑΝΟΥΣ ΣΤΑΥΡΟΣ</t>
   </si>
   <si>
     <t>Σαρκουδίνου 120</t>
   </si>
   <si>
-    <t>ΑΘΗΝΑ</t>
-[...1 lines deleted...]
-  <si>
     <t>ΝΕΟΣ ΚΟΣΜΟΣ</t>
   </si>
   <si>
     <t>Στο χώρο του σχολείου καθημερινά. Τηλέφωνο επικοινωνίας 2109349537</t>
   </si>
   <si>
-    <t>στο</t>
+    <t>ΓΥΜΝΑΣΙΟ ΣΧΟΛΗΣ ΜΩΡΑΪΤΗ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΠΑΠΑΝΑΣΤΑΣΙΟΥ &amp; ΑΓ ΔΗΜΗΤΡΙΟΥ
+</t>
+  </si>
+  <si>
+    <t>12ο ΓΥΜΝΑΣΙΟ ΑΧΑΡΝΩΝ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Παρασκευής Πατουλίδου 2
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΑΧΑΡΝΕΣ </t>
+  </si>
+  <si>
+    <t>ΕΡΑΣΜΕΙΟΣ ΕΛΛΗΝΟΓΕΡΜΑΝΙΚΗ ΣΧΟΛΗ</t>
+  </si>
+  <si>
+    <t>Οδός Αριστείδου</t>
+  </si>
+  <si>
+    <t>Παλλήνη</t>
+  </si>
+  <si>
+    <t>Κάντζα</t>
+  </si>
+  <si>
+    <t>Αμερικανικό Κολλέγιο Ελλάδας - Pierce College</t>
+  </si>
+  <si>
+    <t>Ζήνωνος, Χριστούπολη - Σπάτα</t>
+  </si>
+  <si>
+    <t>Σπάτα</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΔΟΥΚΑ</t>
+  </si>
+  <si>
+    <t>ΜΕΣΟΓΕΙΩΝ 151</t>
+  </si>
+  <si>
+    <t>Ελληνογαλλική Σχολή Πειραιά ‘’Saint Paul’’</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Μεγάλη του γένους Σχολής 1 &amp; Καρανικόλα 1
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2104511954
+</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτήρια Σύγχρονη Παιδεία</t>
+  </si>
+  <si>
+    <t>Παύλου Μελά 29</t>
+  </si>
+  <si>
+    <t>ΒΥΡΩΝΑΣ</t>
+  </si>
+  <si>
+    <t>Καρέας</t>
+  </si>
+  <si>
+    <t>kostasvathias@esp.edu.gr
+2107651522</t>
+  </si>
+  <si>
+    <t>7ο Γυμνάσιο Χαϊδαρίου</t>
+  </si>
+  <si>
+    <t>Ηλία Βενέζη 24</t>
+  </si>
+  <si>
+    <t>ΧΑΪΔΑΡΙ</t>
+  </si>
+  <si>
+    <t>mail@7gym-chaid.att.sch.gr    και τηλεφωνικά στο  2105814221</t>
+  </si>
+  <si>
+    <t>Διαδραστικό Ευρωπαϊκό Σχολείο (ΔΕΣ)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Μπουμπουλίνας 0, (Λόφος Μπαράκου πάνω από το Ribas)
+</t>
+  </si>
+  <si>
+    <t>ΒΑΡΚΙΖΑ</t>
+  </si>
+  <si>
+    <t>210-96-56-691</t>
+  </si>
+  <si>
+    <t>ΛΕΟΝΤΕΙΟΣ ΣΧΟΛΗ ΝΕΑΣ ΣΜΥΡΝΗΣ</t>
+  </si>
+  <si>
+    <t>Θ.ΣΟΦΟΥΛΗ 2</t>
+  </si>
+  <si>
+    <t>ΝΕΑ ΣΜΥΡΝΗ</t>
+  </si>
+  <si>
+    <t>Η εγγραφή στον Διαγωνισμό "Πυθαγόρας" θα πραγματοποιείται στη κεντρική Γραμματεία του Εκπαιδευτηρίου μας, στην οδό Θ. Σοφούλη 2 στον κ. Σπανό μέχρι 19</t>
   </si>
   <si>
     <t>Ελληνογαλλική Σχολή Αγίας Παρασκευής Ευγένειος Ντελακρουά</t>
   </si>
   <si>
     <t>ΧΛΟΗΣ ΚΑΙ ΤΡΙΚΑΛΩΝ</t>
   </si>
   <si>
     <t>ΑΓ. ΠΑΡΑΣΚΕΥΗ</t>
   </si>
   <si>
     <t>ΕΛΛΗΝΙΚΟ ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΛΟΝΔΙΝΟΥ</t>
   </si>
   <si>
     <t>3 Pierrepoint Road Acton</t>
   </si>
   <si>
     <t>W3 9J</t>
   </si>
   <si>
     <t>LONDON</t>
   </si>
   <si>
     <t>ACTON TOWN</t>
   </si>
   <si>
     <t>02088962118 ή 07438341216</t>
   </si>
   <si>
     <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΚΑΝΤΑ</t>
   </si>
   <si>
     <t>ΟΜΗΡΟΥ 4</t>
   </si>
   <si>
     <t>ΒΡΙΛΗΣΣΙΑ</t>
   </si>
   <si>
     <t>ΕΛΛΗΝΟΓΕΡΜΑΝΙΚΗ ΑΓΩΓΗ Α.Ε.</t>
   </si>
   <si>
     <t xml:space="preserve">Δημητρίου Παναγέα </t>
-  </si>
-[...1 lines deleted...]
-    <t>ΠΑΛΛΗΝΗ</t>
   </si>
   <si>
     <t>Ιδιωτικό Γυμνάσιο «Η Θεομήτωρ»</t>
   </si>
   <si>
     <t>Ελ. Βενιζέλου 128</t>
   </si>
   <si>
     <t>ΗΛΙΟΥΠΟΛΗ</t>
   </si>
   <si>
     <t xml:space="preserve">mail:  g.theomitor@gmail.com /
 Γραμματεία:  2109911622
 </t>
   </si>
   <si>
-    <t>Διαδραστικό Ευρωπαϊκό Σχολείο (ΔΕΣ)</t>
-[...21 lines deleted...]
-    <t>Η εγγραφή στον Διαγωνισμό "Πυθαγόρας" θα πραγματοποιείται στη κεντρική Γραμματεία του Εκπαιδευτηρίου μας, στην οδό Θ. Σοφούλη 2 στον κ. Σπανό μέχρι 19</t>
+    <t>ΓΥΜΝΑΣΙΟ Άγιος Κοσμάς ο Αιτωλός</t>
+  </si>
+  <si>
+    <t>Λεωφόρος Γέρακα 113</t>
+  </si>
+  <si>
+    <t>ΓΕΡΑΚΑΣ</t>
+  </si>
+  <si>
+    <t>4ο ΓΥΜΝΑΣΙΟ ΔΑΦΝΗΣ</t>
+  </si>
+  <si>
+    <t>Εθνάρχου Μακαρίου 153-155</t>
+  </si>
+  <si>
+    <t>Δάφνη</t>
+  </si>
+  <si>
+    <t>mail@4gym-dafnis.att.sch.gr</t>
+  </si>
+  <si>
+    <t>ΓΕΝΝΑΔΙΟΣ ΕΚΠΑΙΔΕΥΤΙΚΗ Κ. ΖΩΗ</t>
+  </si>
+  <si>
+    <t>ΓΡ.ΛΑΜΠΡΑΚΗ 4</t>
   </si>
   <si>
     <t>Ιδιωτικά Εκπαιδευτήρια Αυγουλέα Λιναρδάτου</t>
   </si>
   <si>
     <t>Ελ. Βενιζέλου 112-114</t>
   </si>
   <si>
     <t>ΠΕΡΙΣΤΕΡΙ</t>
   </si>
   <si>
     <t xml:space="preserve">ΔΗΛΩΣΕΙΣ: https://forms.gle/6Rid6oubMz99374W6
 Πληροφορίες: 
 Τηλ. 211 500 2 300
 jzacharo@avgouleaschool.gr
 </t>
   </si>
   <si>
     <t>ΖΗΝΟΔΩΡΕΙΟ (πρώην  3ο) Δημοτικό Παιανίας</t>
   </si>
   <si>
     <t>Πάροδος Ιωάννου Ζαχαριά</t>
   </si>
   <si>
     <t>ΠΑΙΑΝΙΑ</t>
@@ -396,807 +866,337 @@
   </si>
   <si>
     <t>ΕΛΛΗΝΟΓΑΛΛΙΚΗ ΣΧΟΛΗ ΑΓΙΟΥ ΙΩΣΗΦ</t>
   </si>
   <si>
     <t xml:space="preserve">ΘΕΣΣΑΛΟΝΙΚΗΣ 2 </t>
   </si>
   <si>
     <t>ΠΕΥΚΗ</t>
   </si>
   <si>
     <t>ΤΗΛ. 2108126000 ΑΛΕΞΑΝΔΡΟΣ ΠΑΠΑΝΑΓΙΩΤΟΥ alexandros.papanagiotou@stjoseph.gr</t>
   </si>
   <si>
     <t>Ελληνογαλλική Σχολή JEANNE D’ARC ΓΥΜΝΑΣΙΟ</t>
   </si>
   <si>
     <t>Ελ. Βενιζέλου 12Α</t>
   </si>
   <si>
     <t>Πειραιάς</t>
   </si>
   <si>
     <t xml:space="preserve">e-mail: aarmaou@ellinogalliki.gr
 site: https://www.ellinogalliki.gr
-</t>
-[...468 lines deleted...]
-    <t xml:space="preserve">2109904010/grammat.dim@saintpaul.gr
 </t>
   </si>
   <si>
     <t>EME ΠΑΡΑΡΤΗΜΑ ΑΧΑΪΑΣ</t>
   </si>
   <si>
     <t xml:space="preserve">Καποδιστρίου 52
 </t>
   </si>
   <si>
     <t>ΠΑΤΡΑ</t>
   </si>
   <si>
     <t>ΑΧΑΪΑ</t>
   </si>
   <si>
     <t xml:space="preserve">Κατσιγιάννης Κώστας  Συντονιστής / τηλέφωνο: 6974048040 / email: kkatsigiannis@yahoo.gr
 </t>
   </si>
   <si>
     <t xml:space="preserve">ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΒΟΙΩΤΙΑΣ </t>
   </si>
   <si>
     <t xml:space="preserve">Σπυρίδωνος 3
 </t>
   </si>
   <si>
     <t>ΛΙΒΑΔΕΙΑ</t>
   </si>
   <si>
     <t>ΒΟΙΩΤΙΑ</t>
   </si>
   <si>
     <t xml:space="preserve">6937340196
 ΦΟΡΜΑ ΕΓΓΡΑΦΗΣ 
 https://forms.gle/f8vqhYLx7BUAKpWu8  
 Ιστότοπος 
 https://katmatzidou.wixsite.com/26voiotiapythagoras 
 </t>
   </si>
   <si>
+    <t>ΡΟΔΙΩΝ ΠΑΙΔΕΙΑ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΗΛΙΑ ΒΕΝΕΖΗ
+</t>
+  </si>
+  <si>
+    <t>ΡΟΔΟΣ</t>
+  </si>
+  <si>
+    <t>ΔΩΔΕΚΑΝΗΣΑ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Τηλέφωνο: 2241001400 email : mail@gym-rodion.dod.sch.gr
+</t>
+  </si>
+  <si>
     <t>Κολλέγιο Ρόδου</t>
   </si>
   <si>
     <t>10 χλμ Ρόδου Λίνδου</t>
   </si>
   <si>
     <t>Ρόδος</t>
   </si>
   <si>
     <t>Καλυθιές</t>
-  </si>
-[...1 lines deleted...]
-    <t>ΔΩΔΕΚΑΝΗΣΑ</t>
   </si>
   <si>
     <t xml:space="preserve">2241087747
 info@rodos-college.gr </t>
   </si>
   <si>
-    <t>ΡΟΔΙΩΝ ΠΑΙΔΕΙΑ</t>
-[...12 lines deleted...]
-  <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΕΒΡΟΥ</t>
   </si>
   <si>
     <t>Μιχαήλογλου 23</t>
   </si>
   <si>
     <t>Αλεξανδρούπολη</t>
   </si>
   <si>
     <t>ΕΒΡΟΣ</t>
   </si>
   <si>
     <t>mathsevrou@gmail.com 
 Να προηγείτε ΠΑΝΤΑ πρώτα επικοινωνία με το παραπάνω email.</t>
   </si>
   <si>
     <t>5ο ΠΡΟΤΥΠΟ ΓΥΜΝΑΣΙΟ ΧΑΛΚΙΔΑΣ</t>
   </si>
   <si>
     <t xml:space="preserve">ΜΟΝΗΣ ΕΡΙΩΝ ΚΑΙ ΜΑΡΙΟΥ ΔΟΞΑΚΗ
 </t>
   </si>
   <si>
     <t>ΧΑΛΚΙΔΑ</t>
   </si>
   <si>
     <t>ΕΥΒΟΙΑ</t>
   </si>
   <si>
     <t>2221082919 -  mail@5gym-chalk.eyv.sch.gr
 Δεχόμαστε αιτήσεις για εξωτερικούς μαθητές/μαθήτριες μέχρι την Παρασκευή  20 - 02 -2026.</t>
   </si>
   <si>
-    <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΗΛΕΙΑΣ (ΑΝΔΡΙΤΣΑΙΝΑ)</t>
-[...5 lines deleted...]
-    <t>ΑΝΔΡΙΤΣΑΙΝΑ</t>
+    <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΗΛΕΙΑΣ (ΓΑΣΤΟΥΝΗ)</t>
+  </si>
+  <si>
+    <t>ΙΩΑΝΝΟΥ ΛΙΑΚΟΥ 2</t>
+  </si>
+  <si>
+    <t>ΓΑΣΤΟΥΝΗ</t>
   </si>
   <si>
     <t>ΗΛΕΙΑ</t>
-  </si>
-[...25 lines deleted...]
-    <t>ΓΑΣΤΟΥΝΗ</t>
   </si>
   <si>
     <t>Παπαδόπουλος Άγγελος
 e-mail:aggelospap@gmail.com
 Τηλ.: 2623035467
 Κιν. 6946040260
 Μήλεση Πηνελόπη
 ΤΗΛ.6937015993</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΗΛΕΙΑΣ (ΑΜΑΛΙΑΔΑ)</t>
   </si>
   <si>
     <t>ΑΜΑΛΙΑΔΑ</t>
   </si>
   <si>
     <t>ΔΗΜΟΣ ΗΛΙΔΑΣ</t>
   </si>
   <si>
     <t xml:space="preserve">Καλαμπόκα Αθ.(6938439938), Κανελλοπούλου Μ. (6972989956)
 </t>
   </si>
   <si>
+    <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΗΛΕΙΑΣ (ΑΝΔΡΙΤΣΑΙΝΑ)</t>
+  </si>
+  <si>
+    <t>Ε.Ο. Μεγαλόπολης - Ανδρίτσαινας</t>
+  </si>
+  <si>
+    <t>ΑΝΔΡΙΤΣΑΙΝΑ</t>
+  </si>
+  <si>
+    <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΗΛΕΙΑΣ (ΠΥΡΓΟΥ)</t>
+  </si>
+  <si>
+    <t>ΓΙΑΝΝΙΤΣΩΝ 1 ΠΑΡΟΔΟΣ</t>
+  </si>
+  <si>
+    <t>ΠΥΡΓΟΣ</t>
+  </si>
+  <si>
+    <t>ΠΥΡΓΟΥ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΔΗΜΟΠΟΥΛΟΣ ΝΙΚΟΛΑΟΣ 6995804520
+ΑΝΔΡΙΟΠΟΥΛΟΥ ΑΝΝΑ ΤΑΣΙΑ 6979697122
+ΚΑΛΑΜΠΟΚΑ ΑΘΗΝΑ 6938439938
+</t>
+  </si>
+  <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΗΡΑΚΛΕΙΟΥ</t>
   </si>
   <si>
     <t>ΔΙΚΤΑΙΟΥ ΑΝΔΡΟΥ 3</t>
   </si>
   <si>
     <t>ΗΡΑΚΛΕΙΟ</t>
   </si>
   <si>
     <t>ΚΡΗΤΗ</t>
   </si>
   <si>
     <t xml:space="preserve">Εγγραφή online με 2 απλά βήματα εδώ: https://www.mathher.gr
 </t>
   </si>
   <si>
-    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΦΡΥΓΑΝΙΩΤΗ</t>
-[...34 lines deleted...]
-  <si>
     <t>Εκπαιδευτήρια Ε. Μαντουλίδη</t>
   </si>
   <si>
     <t>Δημοτικό: 6ο χλμ. Χαριλάου - Θέρμης
 Γυμνάσιο: 12ο χλμ. Ε.Ο. Θεσσαλονίκης - Ν. Μουδανιών</t>
   </si>
   <si>
     <t>Θέρμη, Θεσσαλονίκη</t>
   </si>
   <si>
+    <t>Θεσσαλονίκη</t>
+  </si>
+  <si>
+    <t>ΘΕΣΣΑΛΟΝΙΚΗ</t>
+  </si>
+  <si>
     <t>Δημοτικό: primary@mandoulides.edu.gr
 Γυμνάσιο: secondary@mandoulides.edu.gr ioannpapadopoulou@my.mandoulides.edu.gr</t>
   </si>
   <si>
     <t>ΕΛΛΗΝΟΓΑΛΛΙΚΗ ΣΧΟΛΗ ΚΑΛΑΜΑΡΙ</t>
   </si>
   <si>
     <t>ΛΕΩΦ. ΓΕΩΡΓΙΚΗΣ ΣΧΟΛΗΣ 44</t>
   </si>
   <si>
     <t>https://6263432.com/pythagoras/
 Εγγραφές μέχρι και την Κυριακή 1/3/26</t>
   </si>
   <si>
+    <t>Ι.Ε. " Ο Απόστολος Παύλος" - Δημοτικό</t>
+  </si>
+  <si>
+    <t>Τζον Κένεντι 119</t>
+  </si>
+  <si>
+    <t>ΘΕΣΣΑΛΟΝΙΚΗ - ΠΥΛΑΙΑ</t>
+  </si>
+  <si>
+    <t>ΠΥΛΑΙΑ</t>
+  </si>
+  <si>
+    <t>2310321110 &amp; 115 (εσωτ. 122, κ. Αριστοτέλους Ειρήνη)</t>
+  </si>
+  <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΚΕΝΤΡΙΚΗΣ ΜΑΚΕΔΟΝΙΑΣ</t>
   </si>
   <si>
     <t>ΠΡΟΞΕΝΟΥ  ΚΟΡΟΜΗΛΑ 51</t>
   </si>
   <si>
     <t xml:space="preserve">Επικοινωνία με τη γραμματέα Μούσιου Ανδρομάχη τηλ. επικ.: 6989800373, 2310285377, e-mail: emethes@otenet.gr, lizardmath@hotmail.com, www.emethes.gr 
 </t>
   </si>
   <si>
-    <t>Ι.Ε. " Ο Απόστολος Παύλος" - Δημοτικό</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Κολέγιο «ΔΕΛΑΣΑΛ» </t>
   </si>
   <si>
     <t>ΔΕΛΑΣΑΛ</t>
   </si>
   <si>
     <t>ΠΕΥΚΑ</t>
   </si>
   <si>
     <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΑΝΔΡΕΑΔΗ</t>
   </si>
   <si>
     <t>ΩΡΑΙΟΚΑΣΤΡΟ</t>
   </si>
   <si>
     <t>Εκπαιδευτήρια "Ο Απόστολος Παύλος" Θεσσαλονίκης - Γυμνάσιο</t>
   </si>
   <si>
     <t>Τζον Κέννεντυ 119</t>
   </si>
   <si>
     <t>Πυλαία, Πανόραμα</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΦΡΥΓΑΝΙΩΤΗ</t>
+  </si>
+  <si>
+    <t>ΠΕΡΙΟΧΗ  ΠΑΠΑΓΕΩΡΓΙΟΥ</t>
+  </si>
+  <si>
+    <t>ΠΑΥΛΟΥ ΜΕΛΑ</t>
+  </si>
+  <si>
+    <t>ΑΡΣΑΚΕΙΟ ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΘEΣΣΑΛΟΝΙΚΗΣ</t>
+  </si>
+  <si>
+    <t>Ελαιώνες, Πυλαία Θεσσαλονίκης</t>
+  </si>
+  <si>
+    <t>Ελαιώνες Πυλαίας</t>
+  </si>
+  <si>
+    <t>Πρότυπα Εκπαιδευτήρια Θεσσαλονίκης</t>
+  </si>
+  <si>
+    <t>Ελαιώνων 24</t>
+  </si>
+  <si>
+    <t>ΑΡΣΑΚΕΙΟ ΓΥΜΝΑΣΙΟ ΘEΣΣΑΛΟΝΙΚΗΣ</t>
   </si>
   <si>
     <t>ΑΡΣΑΚΕΙΟ ΓΥΜΝΑΣΙΟ ΙΩΑΝΝΙΝΩΝ</t>
   </si>
   <si>
     <t>8ο χλμ. Ε.Ο. Λογγάδων - Βασιλικής</t>
   </si>
   <si>
     <t>ΙΩΑΝΝΙΝΑ</t>
   </si>
   <si>
     <t>ΛΟΓΓΑΔΕΣ</t>
   </si>
   <si>
     <t>2651052055
 gym-i@arsakeio.gr
 Φόρμα συμμετοχής:
 https://forms.gle/227BpSvbvCuxEnop8</t>
   </si>
   <si>
     <t>ΑΡΣΑΚΕΙΟ ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΙΩΑΝΝΙΝΩΝ</t>
   </si>
   <si>
     <t>Επαρχιακή οδός Λογγάδων - Βασιλικής</t>
   </si>
@@ -1297,357 +1297,357 @@
   </si>
   <si>
     <t>ΠΑΡΑΡΤΗΜΑ ΕΜΕ ΚΟΡΙΝΘΙΑΣ</t>
   </si>
   <si>
     <t>ΚΑΛΛΑ ΜΑΡΙΑ 6984166309</t>
   </si>
   <si>
     <t xml:space="preserve">Homo educandus - Αγωγή </t>
   </si>
   <si>
     <t>4o χλμ Π.Ε.Ο Κορίνθου - Αθηνών</t>
   </si>
   <si>
     <t>Κόρινθος</t>
   </si>
   <si>
     <t>Ισθμός</t>
   </si>
   <si>
     <t>4o χλμ Π.Ε.Ο Κορίνθου - Αθηνών
 Ισθμός Κορίνθου
 τηλ.: 2741071117</t>
   </si>
   <si>
+    <t>Εκπαιδευτήρια Δελασάλ Σύρου</t>
+  </si>
+  <si>
+    <t>Ανδρέα Κάργα 12 - 14</t>
+  </si>
+  <si>
+    <t>ΕΡΜΟΥΠΟΛΗ</t>
+  </si>
+  <si>
+    <t>ΣΥΡΟΣ</t>
+  </si>
+  <si>
+    <t>ΚΥΚΛΑΔΕΣ</t>
+  </si>
+  <si>
+    <t>Τηλεφωνικά με τη γραμματεία του γυμνασίου στο 2281087713, 8:00-15:30.</t>
+  </si>
+  <si>
+    <t>ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΒΙΒΛΟΥ ΝΑΞΟΥ</t>
+  </si>
+  <si>
+    <t>Βίβλος, Νάξου</t>
+  </si>
+  <si>
+    <t>ΝΑΞΟΣ</t>
+  </si>
+  <si>
+    <t>ΒΙΒΛΟΣ</t>
+  </si>
+  <si>
+    <t>dimotikovivlou@gmail.com , 2285360071</t>
+  </si>
+  <si>
     <t>ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΠΛΑΚΑΣ ΤΡΟΙΒΑΣΑΛΩΝ ΜΗΛΟΥ</t>
   </si>
   <si>
     <t>ΤΡΙΟΒΑΣΑΛΟΣ</t>
   </si>
   <si>
     <t>ΜΗΛΟΣ</t>
-  </si>
-[...31 lines deleted...]
-    <t>dimotikovivlou@gmail.com , 2285360071</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΛΑΚΩΝΙΑΣ</t>
   </si>
   <si>
     <t>ΑΓΗΣΙΛΑΟΥ 5</t>
   </si>
   <si>
     <t>ΣΠΑΡΤΗ</t>
   </si>
   <si>
     <t>ΛΑΚΩΝΙΑ</t>
   </si>
   <si>
     <t xml:space="preserve">gkostianis@gmail.com  ,vaspanagakou@gmail.com
 </t>
   </si>
   <si>
+    <t>ΕΛΛΗΝΙΚΑ ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΔΡΑΚΟΥ</t>
+  </si>
+  <si>
+    <t>ΠΕΟ ΛΑΡΙΣΑΣ ΤΡΙΚΑΛΩΝ</t>
+  </si>
+  <si>
+    <t>ΛΑΡΙΣΑ</t>
+  </si>
+  <si>
+    <t>2410661387 - 6949306286</t>
+  </si>
+  <si>
+    <t>Eλληνικη Παιδεια δημοτικο γυμνασιο ΜΙΚΕ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6ο χλμ Περιφερειακής Οδού Λαρίσης-Τρικάλων
+</t>
+  </si>
+  <si>
+    <t>ΠΕΡΙΦΕΡΕΙΑΚΟΣ ΛΑΡΙΣΗΣ ΤΡΙΚΑΛΩΝ</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτήρια Μ. Ν. Ράπτου ΛΑΡΙΣΑ</t>
+  </si>
+  <si>
+    <t>Καρδίτσης 21</t>
+  </si>
+  <si>
+    <t>ΝΕΡΑΪΔΑ</t>
+  </si>
+  <si>
+    <t>Τηλέφωνο 2410624403</t>
+  </si>
+  <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΛΑΡΙΣΑΣ</t>
   </si>
   <si>
     <t>Λαπιθών 6</t>
   </si>
   <si>
     <t>Λάρισα</t>
-  </si>
-[...1 lines deleted...]
-    <t>ΛΑΡΙΣΑ</t>
   </si>
   <si>
     <t xml:space="preserve">emelarissas@gmail.com
 </t>
   </si>
   <si>
-    <t>Εκπαιδευτήρια Μ. Ν. Ράπτου ΛΑΡΙΣΑ</t>
-[...10 lines deleted...]
-  <si>
     <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ Ν. ΜΠΑΚΟΓΙΑΝΝΗ ΛΑΡΙΣΑ</t>
   </si>
   <si>
     <t>1ο χλμ. Περιφερειακής Τρικάλων Λάρισα</t>
   </si>
   <si>
     <t>Περιφερειακή Τρικάλων</t>
-  </si>
-[...17 lines deleted...]
-    <t>ΠΕΡΙΦΕΡΕΙΑΚΟΣ ΛΑΡΙΣΗΣ ΤΡΙΚΑΛΩΝ</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΛΑΣΙΘΙΟΥ</t>
   </si>
   <si>
     <t>ΠΛΑΤΕΙΑ ΠΛΑΣΤΗΡΑ 0</t>
   </si>
   <si>
     <t>ΙΕΡΑΠΕΤΡΑ</t>
   </si>
   <si>
     <t>ΛΑΣΙΘΙ</t>
   </si>
   <si>
     <t>pitharulis@icloud.com,
 mpapadak55@yahoo.gr</t>
   </si>
   <si>
     <t>ΓΥΜΝΑΣΙΟ ΠΛΩΜΑΡΙΟΥ</t>
   </si>
   <si>
     <t>ΠΛΩΜΑΡΙ ΛΕΣΒΟΥ</t>
   </si>
   <si>
     <t>ΠΛΩΜΑΡΙ</t>
   </si>
   <si>
     <t>ΛΕΣΒΟΣ</t>
   </si>
   <si>
     <t>Τηλέφωνο Υπεύθυνου Εκπαιδευτικού: 6980592858
 Email Υπεύθυνου Εκπαιδευτικού: elagoutari@sch.gr</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΛΕΥΚΑΔΑΣ</t>
   </si>
   <si>
     <t>2ο ΓΥΜΝΑΣΙΟ ΛΕΥΚΑΔΑΣ - ΒΑΡΔΑΝΙΑ ΛΕΥΚΑΔΑΣ</t>
   </si>
   <si>
     <t>ΛΕΥΚΑΔΑ</t>
   </si>
   <si>
     <t>babis0105@gmail.com
 emelefkadas@gmail.com
 ΤΗΛ 6936529912</t>
   </si>
   <si>
-    <t>Δημοτικό Σχολείο «Άγιος Ιωσήφ» Βόλου</t>
-[...5 lines deleted...]
-    <t>ΒΟΛΟΣ</t>
+    <t>ΙΔΙΩΤΙΚΟ ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΑΞΙΟΝ ΕΣΤΙ</t>
+  </si>
+  <si>
+    <t>Προφήτη Ηλία 12</t>
+  </si>
+  <si>
+    <t>Βόλος</t>
+  </si>
+  <si>
+    <t>Άλλη Μεριά</t>
   </si>
   <si>
     <t>ΜΑΓΝΗΣΙΑ</t>
-  </si>
-[...13 lines deleted...]
-    <t>Άλλη Μεριά</t>
   </si>
   <si>
     <t>axionesti2012@gmail.com
 24210 27767
 6983634418</t>
   </si>
   <si>
+    <t>Δημοτικό Σχολείο «Άγιος Ιωσήφ» Βόλου</t>
+  </si>
+  <si>
+    <t>ΣΠΥΡΟΥ ΣΠΥΡΙΔΗ 130</t>
+  </si>
+  <si>
+    <t>ΒΟΛΟΣ</t>
+  </si>
+  <si>
+    <t>eleftherouli1@gmail.com</t>
+  </si>
+  <si>
     <t>Εκπαιδευτήρια Μπουγά</t>
   </si>
   <si>
     <t xml:space="preserve">Πρωτοελλαδικού Μεγάρου Καλαμάτας
 </t>
   </si>
   <si>
     <t>ΚΑΛΑΜΑΤΑ</t>
   </si>
   <si>
     <t>ΑΚΟΒΙΤΙΚΑ</t>
   </si>
   <si>
     <t>ΜΕΣΣΗΝΙΑ</t>
   </si>
   <si>
     <t xml:space="preserve">6974669111
 </t>
   </si>
   <si>
-    <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΞΑΝΘΗΣ</t>
-[...2 lines deleted...]
-    <t>ΒΑΣ. ΣΟΦΙΑΣ 12, ΠΡΟΚΑΤ, ΚΤΙΡΙΟ Α1, ΓΡΑΦΕΙΟ 307</t>
+    <t>Σχολεία ΑΞΙΟΝ</t>
+  </si>
+  <si>
+    <t>9ο χλμ εο Ξάνθης -Αβδήρων</t>
   </si>
   <si>
     <t>ΞΑΝΘΗ</t>
-  </si>
-[...7 lines deleted...]
-    <t>9ο χλμ εο Ξάνθης -Αβδήρων</t>
   </si>
   <si>
     <t>info@axion.edu.gr
 2541081130</t>
   </si>
   <si>
+    <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΞΑΝΘΗΣ</t>
+  </si>
+  <si>
+    <t>ΒΑΣ. ΣΟΦΙΑΣ 12, ΠΡΟΚΑΤ, ΚΤΙΡΙΟ Α1, ΓΡΑΦΕΙΟ 307</t>
+  </si>
+  <si>
+    <t>email: emexanthis@gmail.com</t>
+  </si>
+  <si>
     <t>2ο ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΚΟΛΙΝΔΡΟΥ</t>
   </si>
   <si>
     <t>Μ. Αλεξάνδρου 118</t>
   </si>
   <si>
     <t>ΚΟΛΙΝΔΡΟΣ</t>
   </si>
   <si>
     <t>ΔΗΜΟΣ ΠΥΔΝΑΣ ΚΟΛΙΝΔΡΟΥ</t>
   </si>
   <si>
     <t>ΠΙΕΡΙΑ</t>
   </si>
   <si>
     <t>ΤΗΛΕΦΩΝΑ: 2353031220, 
 2353305029</t>
   </si>
   <si>
     <t xml:space="preserve">ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΡΟΔΟΠΗΣ </t>
   </si>
   <si>
     <t>Θ. Σοφούλη 6</t>
   </si>
   <si>
     <t>Κομοτηνή</t>
   </si>
   <si>
     <t>ΡΟΔΟΠΗ</t>
   </si>
   <si>
     <t>emerodopis@gmail.com
 Τηλ. 6973358142</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΣΑΜΟΥ</t>
   </si>
   <si>
     <t>ΚΑΝΑΡΗ 13</t>
   </si>
   <si>
     <t>ΣΑΜΟΣ</t>
   </si>
   <si>
     <t>6989153041 Ιωαννίδου Ελπινίκη, 6977463195 Κουμούτση Σοφία, 6934685843 Ροκοπάνος Νίκος</t>
   </si>
   <si>
+    <t xml:space="preserve">Αριστοτέλειο Εκπαιδευτήριο Σερρών </t>
+  </si>
+  <si>
+    <t>6ο ΧΛΜ ΣΕΡΡΩΝ - ΔΡΑΜΑΣ</t>
+  </si>
+  <si>
+    <t>ΣΕΡΡΕΣ</t>
+  </si>
+  <si>
+    <t>ΣΕΡΡΩΝ</t>
+  </si>
+  <si>
+    <t>Επικοινωνία 
+mail : info@aristotelio.gr 
+Τηλέφωνα: 23210-51111 &amp; 23210-98444</t>
+  </si>
+  <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΣΕΡΡΩΝ</t>
   </si>
   <si>
     <t xml:space="preserve">ΔΙΠΑΕ Πανεπιστημιούπολη Σερρών, Τέρμα Μαγνησίας </t>
-  </si>
-[...1 lines deleted...]
-    <t>ΣΕΡΡΕΣ</t>
   </si>
   <si>
     <t>ΦΟΡΜΑ ΕΓΓΡΑΦΗΣ: https://forms.gle/NEnrp1w2y6isQUsm9
 email: pythagoras@mathserres.xyz
 Τηλέφωνο επικοινωνίας: 6974788617 (Κάκανος Ιωάννης)</t>
-  </si>
-[...12 lines deleted...]
-Τηλέφωνα: 23210-51111 &amp; 23210-98444</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΤΡΙΚΑΛΩΝ</t>
   </si>
   <si>
     <t>Μ. ΜΠΟΤΣΑΡΗ 2 (ΠΑΛΤΕΙΑ ΟΤΕ)</t>
   </si>
   <si>
     <t>ΤΡΙΚΑΛΑ</t>
   </si>
   <si>
     <t>emetrikala@gmail.com</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΦΘΙΩΤΙΔΑΣ</t>
   </si>
   <si>
     <t>ΛΕΩΝΙΔΟΥ 9-11</t>
   </si>
   <si>
     <t>ΛΑΜΙΑ</t>
   </si>
   <si>
     <t>ΦΘΙΩΤΙΔΑ</t>
   </si>
@@ -2138,1952 +2138,1952 @@
       </c>
       <c r="E4" t="s">
         <v>23</v>
       </c>
       <c r="F4" t="s">
         <v>24</v>
       </c>
       <c r="G4" t="s">
         <v>25</v>
       </c>
       <c r="H4" t="s">
         <v>14</v>
       </c>
       <c r="I4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>27</v>
       </c>
       <c r="C5">
-        <v>15452</v>
+        <v>15354</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5" t="s">
         <v>29</v>
       </c>
-      <c r="G5"/>
+      <c r="G5" t="s">
+        <v>30</v>
+      </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="I5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>32</v>
       </c>
       <c r="C6">
-        <v>13672</v>
+        <v>18758</v>
       </c>
       <c r="D6" t="s">
         <v>33</v>
       </c>
       <c r="E6" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" t="s">
         <v>34</v>
       </c>
-      <c r="F6" t="s">
-[...2 lines deleted...]
-      <c r="G6"/>
       <c r="H6" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="I6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>36</v>
       </c>
       <c r="C7">
-        <v>15351</v>
+        <v>14121</v>
       </c>
       <c r="D7" t="s">
         <v>37</v>
       </c>
       <c r="E7" t="s">
         <v>38</v>
       </c>
       <c r="F7" t="s">
         <v>29</v>
       </c>
-      <c r="G7"/>
+      <c r="G7" t="s">
+        <v>39</v>
+      </c>
       <c r="H7" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C8">
-        <v>19004</v>
+        <v>15351</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="E8" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F8" t="s">
         <v>29</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="I8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C9">
-        <v>15126</v>
+        <v>15354</v>
       </c>
       <c r="D9" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="F9" t="s">
         <v>29</v>
       </c>
-      <c r="G9"/>
+      <c r="G9" t="s">
+        <v>47</v>
+      </c>
       <c r="H9" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="I9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C10">
-        <v>17456</v>
+        <v>12462</v>
       </c>
       <c r="D10" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="E10"/>
+        <v>50</v>
+      </c>
+      <c r="E10" t="s">
+        <v>51</v>
+      </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
-      <c r="G10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G10"/>
       <c r="H10" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="I10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C11">
-        <v>16233</v>
+        <v>15126</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="E11" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
-      <c r="G11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G11"/>
       <c r="H11" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="I11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C12">
-        <v>12461</v>
+        <v>10442</v>
       </c>
       <c r="D12" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="E12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
-      <c r="G12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G12"/>
       <c r="H12" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="I12" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C13">
-        <v>12462</v>
+        <v>16672</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="E13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
-      <c r="G13"/>
+      <c r="G13" t="s">
+        <v>63</v>
+      </c>
       <c r="H13" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C14">
-        <v>16671</v>
+        <v>19007</v>
       </c>
       <c r="D14" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E14" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="F14" t="s">
         <v>29</v>
       </c>
       <c r="G14" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="H14" t="s">
         <v>14</v>
       </c>
       <c r="I14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C15">
-        <v>15452</v>
+        <v>11143</v>
       </c>
       <c r="D15" t="s">
-        <v>28</v>
+        <v>42</v>
       </c>
       <c r="E15" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="F15" t="s">
         <v>29</v>
       </c>
       <c r="G15" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="H15" t="s">
         <v>14</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C16">
-        <v>11745</v>
+        <v>15771</v>
       </c>
       <c r="D16" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E16" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F16" t="s">
         <v>29</v>
       </c>
-      <c r="G16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G16"/>
       <c r="H16" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="I16" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B17" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C17">
-        <v>15342</v>
+        <v>18531</v>
       </c>
       <c r="D17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F17" t="s">
         <v>29</v>
       </c>
-      <c r="G17"/>
+      <c r="G17" t="s">
+        <v>79</v>
+      </c>
       <c r="H17" t="s">
         <v>14</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B18" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>81</v>
+      </c>
+      <c r="C18">
+        <v>12131</v>
       </c>
       <c r="D18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E18" t="s">
         <v>82</v>
       </c>
       <c r="F18" t="s">
         <v>29</v>
       </c>
-      <c r="G18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G18"/>
       <c r="H18" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
         <v>84</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19">
+        <v>19016</v>
+      </c>
+      <c r="D19" t="s">
         <v>85</v>
       </c>
-      <c r="C19">
-[...4 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="F19" t="s">
         <v>29</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" t="s">
         <v>87</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20">
+        <v>17455</v>
+      </c>
+      <c r="D20" t="s">
         <v>88</v>
       </c>
-      <c r="C20">
-[...4 lines deleted...]
-      </c>
       <c r="E20" t="s">
+        <v>42</v>
+      </c>
+      <c r="F20" t="s">
+        <v>29</v>
+      </c>
+      <c r="G20" t="s">
         <v>89</v>
       </c>
-      <c r="F20" t="s">
-[...2 lines deleted...]
-      <c r="G20"/>
       <c r="H20" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>90</v>
       </c>
       <c r="B21" t="s">
         <v>91</v>
       </c>
       <c r="C21">
-        <v>16345</v>
+        <v>12462</v>
       </c>
       <c r="D21" t="s">
-        <v>92</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
         <v>92</v>
       </c>
       <c r="F21" t="s">
         <v>29</v>
       </c>
       <c r="G21" t="s">
         <v>93</v>
       </c>
       <c r="H21" t="s">
         <v>14</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>94</v>
       </c>
       <c r="B22" t="s">
         <v>95</v>
       </c>
       <c r="C22">
-        <v>16672</v>
+        <v>14121</v>
       </c>
       <c r="D22" t="s">
         <v>96</v>
       </c>
       <c r="E22" t="s">
         <v>96</v>
       </c>
       <c r="F22" t="s">
         <v>29</v>
       </c>
       <c r="G22" t="s">
         <v>97</v>
       </c>
       <c r="H22" t="s">
         <v>14</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>98</v>
       </c>
       <c r="B23" t="s">
         <v>99</v>
       </c>
       <c r="C23">
-        <v>17122</v>
+        <v>16452</v>
       </c>
       <c r="D23" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="E23" t="s">
         <v>100</v>
       </c>
       <c r="F23" t="s">
         <v>29</v>
       </c>
       <c r="G23" t="s">
         <v>101</v>
       </c>
       <c r="H23" t="s">
         <v>14</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>102</v>
       </c>
       <c r="B24" t="s">
         <v>103</v>
       </c>
       <c r="C24">
-        <v>12132</v>
+        <v>15351</v>
       </c>
       <c r="D24" t="s">
         <v>104</v>
       </c>
       <c r="E24" t="s">
-        <v>29</v>
+        <v>105</v>
       </c>
       <c r="F24" t="s">
         <v>29</v>
       </c>
-      <c r="G24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G24"/>
       <c r="H24" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="I24" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B25" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C25">
-        <v>19002</v>
+        <v>18532</v>
       </c>
       <c r="D25" t="s">
-        <v>108</v>
+        <v>78</v>
       </c>
       <c r="E25" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="F25" t="s">
         <v>29</v>
       </c>
-      <c r="G25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G25"/>
       <c r="H25" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
+        <v>109</v>
+      </c>
+      <c r="B26" t="s">
         <v>110</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26">
+        <v>16452</v>
+      </c>
+      <c r="D26" t="s">
+        <v>50</v>
+      </c>
+      <c r="E26" t="s">
         <v>111</v>
       </c>
-      <c r="C26">
-[...5 lines deleted...]
-      <c r="E26" t="s">
+      <c r="F26" t="s">
+        <v>29</v>
+      </c>
+      <c r="G26" t="s">
         <v>112</v>
       </c>
-      <c r="F26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H26" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>113</v>
       </c>
       <c r="B27" t="s">
         <v>114</v>
       </c>
       <c r="C27">
-        <v>15121</v>
+        <v>19014</v>
       </c>
       <c r="D27" t="s">
-        <v>115</v>
+        <v>50</v>
       </c>
       <c r="E27" t="s">
         <v>115</v>
       </c>
       <c r="F27" t="s">
         <v>29</v>
       </c>
-      <c r="G27" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
+        <v>116</v>
+      </c>
+      <c r="B28" t="s">
         <v>117</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28">
-        <v>18531</v>
+        <v>18756</v>
       </c>
       <c r="D28" t="s">
-        <v>119</v>
+        <v>33</v>
       </c>
       <c r="E28" t="s">
-        <v>119</v>
+        <v>33</v>
       </c>
       <c r="F28" t="s">
         <v>29</v>
       </c>
-      <c r="G28" t="s">
-        <v>120</v>
+      <c r="G28">
+        <v>2104001595</v>
       </c>
       <c r="H28" t="s">
         <v>14</v>
       </c>
       <c r="I28" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="B29" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="C29">
-        <v>15344</v>
+        <v>19014</v>
       </c>
       <c r="D29" t="s">
-        <v>124</v>
+        <v>115</v>
       </c>
       <c r="E29" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="F29" t="s">
         <v>29</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="I29" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B30" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C30">
-        <v>17235</v>
+        <v>15351</v>
       </c>
       <c r="D30" t="s">
-        <v>127</v>
+        <v>105</v>
       </c>
       <c r="E30" t="s">
-        <v>33</v>
+        <v>105</v>
       </c>
       <c r="F30" t="s">
         <v>29</v>
       </c>
-      <c r="G30" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G30"/>
       <c r="H30" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="B31" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="C31">
-        <v>17455</v>
+        <v>10442</v>
       </c>
       <c r="D31" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="E31" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="F31" t="s">
         <v>29</v>
       </c>
-      <c r="G31">
-[...1 lines deleted...]
-      </c>
+      <c r="G31"/>
       <c r="H31" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="B32" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="C32">
-        <v>14121</v>
+        <v>15451</v>
       </c>
       <c r="D32" t="s">
-        <v>133</v>
+        <v>42</v>
       </c>
       <c r="E32" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="F32" t="s">
         <v>29</v>
       </c>
       <c r="G32" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="H32" t="s">
         <v>14</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="B33" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="C33">
-        <v>15351</v>
+        <v>18345</v>
       </c>
       <c r="D33" t="s">
-        <v>71</v>
+        <v>132</v>
       </c>
       <c r="E33" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="F33" t="s">
         <v>29</v>
       </c>
-      <c r="G33"/>
+      <c r="G33" t="s">
+        <v>134</v>
+      </c>
       <c r="H33" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="B34" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C34">
-        <v>15354</v>
+        <v>16777</v>
       </c>
       <c r="D34" t="s">
-        <v>141</v>
+        <v>42</v>
       </c>
       <c r="E34" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="F34" t="s">
         <v>29</v>
       </c>
-      <c r="G34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G34"/>
       <c r="H34" t="s">
         <v>14</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="B35" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="C35">
-        <v>12462</v>
+        <v>15354</v>
       </c>
       <c r="D35" t="s">
-        <v>33</v>
+        <v>140</v>
       </c>
       <c r="E35" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="F35" t="s">
         <v>29</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="I35" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="B36" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="C36">
-        <v>15126</v>
+        <v>16674</v>
       </c>
       <c r="D36" t="s">
-        <v>71</v>
+        <v>143</v>
       </c>
       <c r="E36" t="s">
-        <v>44</v>
+        <v>143</v>
       </c>
       <c r="F36" t="s">
         <v>29</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B37" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C37">
-        <v>10442</v>
+        <v>18546</v>
       </c>
       <c r="D37" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="E37" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="F37" t="s">
         <v>29</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="I37" t="s">
-        <v>151</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="B38" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="C38">
-        <v>16672</v>
+        <v>12241</v>
       </c>
       <c r="D38" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="E38" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="F38" t="s">
         <v>29</v>
       </c>
       <c r="G38" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="H38" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="B39" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="C39">
-        <v>15354</v>
+        <v>15237</v>
       </c>
       <c r="D39" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="E39" t="s">
-        <v>141</v>
+        <v>153</v>
       </c>
       <c r="F39" t="s">
         <v>29</v>
       </c>
-      <c r="G39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G39"/>
       <c r="H39" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="I39" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="B40" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="C40">
-        <v>18758</v>
+        <v>17456</v>
       </c>
       <c r="D40" t="s">
-        <v>162</v>
+        <v>88</v>
       </c>
       <c r="E40" t="s">
-        <v>162</v>
+        <v>88</v>
       </c>
       <c r="F40" t="s">
         <v>29</v>
       </c>
       <c r="G40" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="H40" t="s">
         <v>14</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="B41" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="C41">
-        <v>18531</v>
+        <v>15351</v>
       </c>
       <c r="D41" t="s">
-        <v>166</v>
+        <v>105</v>
       </c>
       <c r="E41" t="s">
-        <v>166</v>
+        <v>105</v>
       </c>
       <c r="F41" t="s">
         <v>29</v>
       </c>
       <c r="G41" t="s">
-        <v>167</v>
+        <v>159</v>
       </c>
       <c r="H41" t="s">
         <v>14</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="B42" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="C42">
-        <v>12131</v>
+        <v>13672</v>
       </c>
       <c r="D42" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="E42" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="F42" t="s">
         <v>29</v>
       </c>
-      <c r="G42"/>
+      <c r="G42" t="s">
+        <v>163</v>
+      </c>
       <c r="H42" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="B43" t="s">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="C43">
-        <v>19016</v>
+        <v>16602</v>
       </c>
       <c r="D43" t="s">
-        <v>173</v>
+        <v>61</v>
       </c>
       <c r="E43" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="F43" t="s">
         <v>29</v>
       </c>
-      <c r="G43"/>
+      <c r="G43" t="s">
+        <v>167</v>
+      </c>
       <c r="H43" t="s">
         <v>14</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="B44" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="C44">
-        <v>17455</v>
+        <v>14575</v>
       </c>
       <c r="D44" t="s">
-        <v>47</v>
+        <v>170</v>
       </c>
       <c r="E44" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="F44" t="s">
         <v>29</v>
       </c>
       <c r="G44" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="H44" t="s">
         <v>14</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="B45" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="C45">
-        <v>19007</v>
+        <v>18532</v>
       </c>
       <c r="D45" t="s">
-        <v>179</v>
+        <v>78</v>
       </c>
       <c r="E45" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="F45" t="s">
         <v>29</v>
       </c>
-      <c r="G45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G45"/>
       <c r="H45" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="B46" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="C46">
-        <v>11143</v>
+        <v>12462</v>
       </c>
       <c r="D46" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="E46" t="s">
-        <v>183</v>
+        <v>92</v>
       </c>
       <c r="F46" t="s">
         <v>29</v>
       </c>
-      <c r="G46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G46"/>
       <c r="H46" t="s">
         <v>14</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="B47" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="C47">
-        <v>15771</v>
+        <v>16671</v>
       </c>
       <c r="D47" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="E47" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="F47" t="s">
         <v>29</v>
       </c>
-      <c r="G47"/>
+      <c r="G47" t="s">
+        <v>181</v>
+      </c>
       <c r="H47" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="B48" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="C48">
-        <v>18532</v>
+        <v>15452</v>
       </c>
       <c r="D48" t="s">
-        <v>166</v>
+        <v>184</v>
       </c>
       <c r="E48" t="s">
-        <v>166</v>
+        <v>185</v>
       </c>
       <c r="F48" t="s">
         <v>29</v>
       </c>
-      <c r="G48"/>
+      <c r="G48" t="s">
+        <v>186</v>
+      </c>
       <c r="H48" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="B49" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="C49">
-        <v>16452</v>
+        <v>11745</v>
       </c>
       <c r="D49" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="E49" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="F49" t="s">
         <v>29</v>
       </c>
       <c r="G49" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="H49" t="s">
         <v>14</v>
       </c>
       <c r="I49" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="B50" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="C50">
-        <v>19014</v>
+        <v>15452</v>
       </c>
       <c r="D50" t="s">
-        <v>33</v>
+        <v>184</v>
       </c>
       <c r="E50" t="s">
-        <v>197</v>
+        <v>184</v>
       </c>
       <c r="F50" t="s">
         <v>29</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="B51" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="C51">
-        <v>18756</v>
+        <v>13672</v>
       </c>
       <c r="D51" t="s">
-        <v>162</v>
+        <v>50</v>
       </c>
       <c r="E51" t="s">
-        <v>162</v>
+        <v>195</v>
       </c>
       <c r="F51" t="s">
         <v>29</v>
       </c>
-      <c r="G51">
-[...1 lines deleted...]
-      </c>
+      <c r="G51"/>
       <c r="H51" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B52" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="C52">
-        <v>19014</v>
+        <v>15351</v>
       </c>
       <c r="D52" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E52" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="F52" t="s">
         <v>29</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="I52" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B53" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C53">
-        <v>12462</v>
+        <v>19004</v>
       </c>
       <c r="D53" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
       <c r="E53" t="s">
-        <v>60</v>
+        <v>202</v>
       </c>
       <c r="F53" t="s">
         <v>29</v>
       </c>
-      <c r="G53" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G53"/>
       <c r="H53" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="I53" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="B54" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="C54">
-        <v>14121</v>
+        <v>15126</v>
       </c>
       <c r="D54" t="s">
-        <v>208</v>
+        <v>54</v>
       </c>
       <c r="E54" t="s">
-        <v>208</v>
+        <v>54</v>
       </c>
       <c r="F54" t="s">
         <v>29</v>
       </c>
-      <c r="G54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G54"/>
       <c r="H54" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="I54" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="B55" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="C55">
-        <v>16452</v>
+        <v>17456</v>
       </c>
       <c r="D55" t="s">
-        <v>212</v>
-[...3 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="E55"/>
       <c r="F55" t="s">
         <v>29</v>
       </c>
       <c r="G55" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="H55" t="s">
         <v>14</v>
       </c>
       <c r="I55" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="B56" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="C56">
-        <v>15351</v>
+        <v>16233</v>
       </c>
       <c r="D56" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="E56" t="s">
-        <v>89</v>
+        <v>211</v>
       </c>
       <c r="F56" t="s">
         <v>29</v>
       </c>
-      <c r="G56"/>
+      <c r="G56" t="s">
+        <v>212</v>
+      </c>
       <c r="H56" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="I56" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="B57" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="C57">
-        <v>15451</v>
+        <v>12461</v>
       </c>
       <c r="D57" t="s">
-        <v>71</v>
+        <v>215</v>
       </c>
       <c r="E57" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="F57" t="s">
         <v>29</v>
       </c>
       <c r="G57" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="H57" t="s">
         <v>14</v>
       </c>
       <c r="I57" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="B58" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="C58">
-        <v>18345</v>
+        <v>16672</v>
       </c>
       <c r="D58" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="E58" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="F58" t="s">
         <v>29</v>
       </c>
       <c r="G58" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="H58" t="s">
         <v>14</v>
       </c>
       <c r="I58" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="B59" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="C59">
-        <v>16777</v>
+        <v>17122</v>
       </c>
       <c r="D59" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="E59" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="F59" t="s">
         <v>29</v>
       </c>
-      <c r="G59"/>
+      <c r="G59" t="s">
+        <v>224</v>
+      </c>
       <c r="H59" t="s">
         <v>14</v>
       </c>
       <c r="I59" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="B60" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="C60">
-        <v>15354</v>
+        <v>15342</v>
       </c>
       <c r="D60" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="E60" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="F60" t="s">
         <v>29</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="I60" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
+        <v>228</v>
+      </c>
+      <c r="B61" t="s">
+        <v>229</v>
+      </c>
+      <c r="C61" t="s">
+        <v>230</v>
+      </c>
+      <c r="D61" t="s">
+        <v>231</v>
+      </c>
+      <c r="E61" t="s">
         <v>232</v>
       </c>
-      <c r="B61" t="s">
+      <c r="F61" t="s">
+        <v>29</v>
+      </c>
+      <c r="G61" t="s">
         <v>233</v>
       </c>
-      <c r="C61">
-[...11 lines deleted...]
-      <c r="G61"/>
       <c r="H61" t="s">
         <v>14</v>
       </c>
       <c r="I61" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
+        <v>234</v>
+      </c>
+      <c r="B62" t="s">
         <v>235</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62">
+        <v>15235</v>
+      </c>
+      <c r="D62" t="s">
         <v>236</v>
       </c>
-      <c r="C62">
-[...4 lines deleted...]
-      </c>
       <c r="E62" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F62" t="s">
         <v>29</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="I62" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
+        <v>237</v>
+      </c>
+      <c r="B63" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="C63">
         <v>15351</v>
       </c>
       <c r="D63" t="s">
-        <v>89</v>
+        <v>42</v>
       </c>
       <c r="E63" t="s">
-        <v>89</v>
+        <v>105</v>
       </c>
       <c r="F63" t="s">
         <v>29</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="I63" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
+        <v>239</v>
+      </c>
+      <c r="B64" t="s">
         <v>240</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64">
+        <v>16345</v>
+      </c>
+      <c r="D64" t="s">
         <v>241</v>
       </c>
-      <c r="C64">
-[...4 lines deleted...]
-      </c>
       <c r="E64" t="s">
-        <v>150</v>
+        <v>241</v>
       </c>
       <c r="F64" t="s">
         <v>29</v>
       </c>
-      <c r="G64"/>
+      <c r="G64" t="s">
+        <v>242</v>
+      </c>
       <c r="H64" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="I64" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B65" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C65">
-        <v>15351</v>
+        <v>15344</v>
       </c>
       <c r="D65" t="s">
-        <v>89</v>
+        <v>245</v>
       </c>
       <c r="E65" t="s">
-        <v>89</v>
+        <v>245</v>
       </c>
       <c r="F65" t="s">
         <v>29</v>
       </c>
-      <c r="G65" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G65"/>
       <c r="H65" t="s">
         <v>14</v>
       </c>
       <c r="I65" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B66" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C66">
-        <v>13672</v>
+        <v>17235</v>
       </c>
       <c r="D66" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E66" t="s">
-        <v>247</v>
+        <v>50</v>
       </c>
       <c r="F66" t="s">
         <v>29</v>
       </c>
       <c r="G66" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="H66" t="s">
         <v>14</v>
       </c>
       <c r="I66" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B67" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C67">
-        <v>16602</v>
+        <v>17455</v>
       </c>
       <c r="D67" t="s">
-        <v>154</v>
+        <v>88</v>
       </c>
       <c r="E67" t="s">
-        <v>251</v>
+        <v>88</v>
       </c>
       <c r="F67" t="s">
         <v>29</v>
       </c>
-      <c r="G67" t="s">
-        <v>252</v>
+      <c r="G67">
+        <v>2109829888</v>
       </c>
       <c r="H67" t="s">
         <v>14</v>
       </c>
       <c r="I67" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
+        <v>252</v>
+      </c>
+      <c r="B68" t="s">
         <v>253</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68">
+        <v>12132</v>
+      </c>
+      <c r="D68" t="s">
         <v>254</v>
       </c>
-      <c r="C68">
-[...2 lines deleted...]
-      <c r="D68" t="s">
+      <c r="E68" t="s">
+        <v>29</v>
+      </c>
+      <c r="F68" t="s">
+        <v>29</v>
+      </c>
+      <c r="G68" t="s">
         <v>255</v>
-      </c>
-[...7 lines deleted...]
-        <v>257</v>
       </c>
       <c r="H68" t="s">
         <v>14</v>
       </c>
       <c r="I68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
+        <v>256</v>
+      </c>
+      <c r="B69" t="s">
+        <v>257</v>
+      </c>
+      <c r="C69">
+        <v>19002</v>
+      </c>
+      <c r="D69" t="s">
         <v>258</v>
       </c>
-      <c r="B69" t="s">
+      <c r="E69" t="s">
+        <v>42</v>
+      </c>
+      <c r="F69" t="s">
+        <v>29</v>
+      </c>
+      <c r="G69" t="s">
         <v>259</v>
       </c>
-      <c r="C69">
-[...11 lines deleted...]
-      <c r="G69"/>
       <c r="H69" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="I69" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
+        <v>260</v>
+      </c>
+      <c r="B70" t="s">
         <v>261</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70">
+        <v>15122</v>
+      </c>
+      <c r="D70" t="s">
+        <v>54</v>
+      </c>
+      <c r="E70" t="s">
         <v>262</v>
       </c>
-      <c r="C70">
-[...7 lines deleted...]
-      </c>
       <c r="F70" t="s">
         <v>29</v>
       </c>
-      <c r="G70" t="s">
-        <v>264</v>
+      <c r="G70">
+        <v>2102834991</v>
       </c>
       <c r="H70" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="I70" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
+        <v>263</v>
+      </c>
+      <c r="B71" t="s">
+        <v>264</v>
+      </c>
+      <c r="C71">
+        <v>15121</v>
+      </c>
+      <c r="D71" t="s">
         <v>265</v>
       </c>
-      <c r="B71" t="s">
+      <c r="E71" t="s">
+        <v>265</v>
+      </c>
+      <c r="F71" t="s">
+        <v>29</v>
+      </c>
+      <c r="G71" t="s">
         <v>266</v>
       </c>
-      <c r="C71">
-[...11 lines deleted...]
-      <c r="G71"/>
       <c r="H71" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="I71" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
+        <v>267</v>
+      </c>
+      <c r="B72" t="s">
         <v>268</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72">
+        <v>18531</v>
+      </c>
+      <c r="D72" t="s">
         <v>269</v>
       </c>
-      <c r="C72">
-[...4 lines deleted...]
-      </c>
       <c r="E72" t="s">
-        <v>47</v>
+        <v>269</v>
       </c>
       <c r="F72" t="s">
         <v>29</v>
       </c>
       <c r="G72" t="s">
         <v>270</v>
       </c>
       <c r="H72" t="s">
         <v>14</v>
       </c>
       <c r="I72" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>271</v>
       </c>
       <c r="B73" t="s">
         <v>272</v>
       </c>
       <c r="C73">
         <v>26222</v>
       </c>
       <c r="D73" t="s">
         <v>273</v>
       </c>
       <c r="E73" t="s">
         <v>273</v>
       </c>
       <c r="F73" t="s">
         <v>274</v>
       </c>
       <c r="G73" t="s">
         <v>275</v>
       </c>
       <c r="H73" t="s">
@@ -4108,89 +4108,89 @@
       </c>
       <c r="E74" t="s">
         <v>278</v>
       </c>
       <c r="F74" t="s">
         <v>279</v>
       </c>
       <c r="G74" t="s">
         <v>280</v>
       </c>
       <c r="H74" t="s">
         <v>14</v>
       </c>
       <c r="I74" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>281</v>
       </c>
       <c r="B75" t="s">
         <v>282</v>
       </c>
       <c r="C75">
-        <v>85105</v>
+        <v>85100</v>
       </c>
       <c r="D75" t="s">
         <v>283</v>
       </c>
       <c r="E75" t="s">
+        <v>283</v>
+      </c>
+      <c r="F75" t="s">
         <v>284</v>
       </c>
-      <c r="F75" t="s">
+      <c r="G75" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>286</v>
       </c>
       <c r="H75" t="s">
         <v>14</v>
       </c>
       <c r="I75" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
+        <v>286</v>
+      </c>
+      <c r="B76" t="s">
         <v>287</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76">
+        <v>85105</v>
+      </c>
+      <c r="D76" t="s">
         <v>288</v>
-      </c>
-[...4 lines deleted...]
-        <v>289</v>
       </c>
       <c r="E76" t="s">
         <v>289</v>
       </c>
       <c r="F76" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="G76" t="s">
         <v>290</v>
       </c>
       <c r="H76" t="s">
         <v>14</v>
       </c>
       <c r="I76" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>291</v>
       </c>
       <c r="B77" t="s">
         <v>292</v>
       </c>
       <c r="C77">
         <v>68131</v>
       </c>
       <c r="D77" t="s">
         <v>293</v>
       </c>
       <c r="E77" t="s">
@@ -4224,136 +4224,136 @@
       </c>
       <c r="E78" t="s">
         <v>298</v>
       </c>
       <c r="F78" t="s">
         <v>299</v>
       </c>
       <c r="G78" t="s">
         <v>300</v>
       </c>
       <c r="H78" t="s">
         <v>14</v>
       </c>
       <c r="I78" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>301</v>
       </c>
       <c r="B79" t="s">
         <v>302</v>
       </c>
       <c r="C79">
-        <v>27061</v>
+        <v>27300</v>
       </c>
       <c r="D79" t="s">
         <v>303</v>
       </c>
       <c r="E79" t="s">
         <v>303</v>
       </c>
       <c r="F79" t="s">
         <v>304</v>
       </c>
-      <c r="G79"/>
+      <c r="G79" t="s">
+        <v>305</v>
+      </c>
       <c r="H79" t="s">
         <v>14</v>
       </c>
       <c r="I79" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B80" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C80">
-        <v>27131</v>
+        <v>27200</v>
       </c>
       <c r="D80" t="s">
         <v>307</v>
       </c>
       <c r="E80" t="s">
         <v>308</v>
       </c>
       <c r="F80" t="s">
         <v>304</v>
       </c>
       <c r="G80" t="s">
         <v>309</v>
       </c>
       <c r="H80" t="s">
         <v>14</v>
       </c>
       <c r="I80" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
         <v>310</v>
       </c>
       <c r="B81" t="s">
         <v>311</v>
       </c>
       <c r="C81">
-        <v>27300</v>
+        <v>27061</v>
       </c>
       <c r="D81" t="s">
         <v>312</v>
       </c>
       <c r="E81" t="s">
         <v>312</v>
       </c>
       <c r="F81" t="s">
         <v>304</v>
       </c>
-      <c r="G81" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G81"/>
       <c r="H81" t="s">
         <v>14</v>
       </c>
       <c r="I81" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
+        <v>313</v>
+      </c>
+      <c r="B82" t="s">
         <v>314</v>
       </c>
-      <c r="B82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82">
-        <v>27200</v>
+        <v>27131</v>
       </c>
       <c r="D82" t="s">
         <v>315</v>
       </c>
       <c r="E82" t="s">
         <v>316</v>
       </c>
       <c r="F82" t="s">
         <v>304</v>
       </c>
       <c r="G82" t="s">
         <v>317</v>
       </c>
       <c r="H82" t="s">
         <v>14</v>
       </c>
       <c r="I82" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>318</v>
       </c>
       <c r="B83" t="s">
@@ -4367,342 +4367,342 @@
       </c>
       <c r="E83" t="s">
         <v>321</v>
       </c>
       <c r="F83" t="s">
         <v>320</v>
       </c>
       <c r="G83" t="s">
         <v>322</v>
       </c>
       <c r="H83" t="s">
         <v>14</v>
       </c>
       <c r="I83" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>323</v>
       </c>
       <c r="B84" t="s">
         <v>324</v>
       </c>
       <c r="C84">
-        <v>56626</v>
+        <v>57001</v>
       </c>
       <c r="D84" t="s">
         <v>325</v>
       </c>
       <c r="E84" t="s">
         <v>326</v>
       </c>
       <c r="F84" t="s">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="G84"/>
+        <v>327</v>
+      </c>
+      <c r="G84" t="s">
+        <v>328</v>
+      </c>
       <c r="H84" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="I84" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
+        <v>329</v>
+      </c>
+      <c r="B85" t="s">
+        <v>330</v>
+      </c>
+      <c r="C85">
+        <v>55102</v>
+      </c>
+      <c r="D85" t="s">
         <v>327</v>
       </c>
-      <c r="B85" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E85" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="F85" t="s">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="G85"/>
+        <v>327</v>
+      </c>
+      <c r="G85" t="s">
+        <v>331</v>
+      </c>
       <c r="H85" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="I85" t="s">
-        <v>15</v>
+        <v>121</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B86" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C86">
         <v>55535</v>
       </c>
       <c r="D86" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="E86" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F86" t="s">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="G86"/>
+        <v>327</v>
+      </c>
+      <c r="G86" t="s">
+        <v>336</v>
+      </c>
       <c r="H86" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="I86" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="B87" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="C87">
-        <v>55535</v>
+        <v>54622</v>
       </c>
       <c r="D87" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="E87" t="s">
-        <v>330</v>
+        <v>175</v>
       </c>
       <c r="F87" t="s">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="G87"/>
+        <v>327</v>
+      </c>
+      <c r="G87" t="s">
+        <v>339</v>
+      </c>
       <c r="H87" t="s">
         <v>14</v>
       </c>
       <c r="I87" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="B88" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="C88">
-        <v>57001</v>
+        <v>57010</v>
       </c>
       <c r="D88" t="s">
-        <v>337</v>
+        <v>327</v>
       </c>
       <c r="E88" t="s">
-        <v>329</v>
+        <v>342</v>
       </c>
       <c r="F88" t="s">
-        <v>325</v>
-[...3 lines deleted...]
-      </c>
+        <v>327</v>
+      </c>
+      <c r="G88"/>
       <c r="H88" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="I88" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="B89" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="C89">
-        <v>55102</v>
+        <v>57013</v>
       </c>
       <c r="D89" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="E89" t="s">
-        <v>325</v>
+        <v>344</v>
       </c>
       <c r="F89" t="s">
-        <v>325</v>
-[...3 lines deleted...]
-      </c>
+        <v>327</v>
+      </c>
+      <c r="G89"/>
       <c r="H89" t="s">
         <v>14</v>
       </c>
       <c r="I89" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="B90" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C90">
-        <v>54622</v>
+        <v>55535</v>
       </c>
       <c r="D90" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E90" t="s">
-        <v>260</v>
+        <v>347</v>
       </c>
       <c r="F90" t="s">
-        <v>325</v>
-[...3 lines deleted...]
-      </c>
+        <v>327</v>
+      </c>
+      <c r="G90"/>
       <c r="H90" t="s">
         <v>14</v>
       </c>
       <c r="I90" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="B91" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="C91">
-        <v>55535</v>
+        <v>56626</v>
       </c>
       <c r="D91" t="s">
-        <v>347</v>
+        <v>327</v>
       </c>
       <c r="E91" t="s">
-        <v>332</v>
+        <v>350</v>
       </c>
       <c r="F91" t="s">
-        <v>325</v>
-[...3 lines deleted...]
-      </c>
+        <v>327</v>
+      </c>
+      <c r="G91"/>
       <c r="H91" t="s">
         <v>14</v>
       </c>
       <c r="I91" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B92" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="C92">
-        <v>57010</v>
+        <v>55535</v>
       </c>
       <c r="D92" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E92" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="F92" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="I92" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B93" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C93">
-        <v>57013</v>
+        <v>55535</v>
       </c>
       <c r="D93" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="E93" t="s">
         <v>353</v>
       </c>
       <c r="F93" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="G93"/>
       <c r="H93" t="s">
         <v>14</v>
       </c>
       <c r="I93" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="B94" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="C94">
         <v>55535</v>
       </c>
       <c r="D94" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="E94" t="s">
-        <v>356</v>
+        <v>335</v>
       </c>
       <c r="F94" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="I94" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>357</v>
       </c>
       <c r="B95" t="s">
         <v>358</v>
       </c>
       <c r="C95">
         <v>45500</v>
       </c>
       <c r="D95" t="s">
         <v>359</v>
       </c>
       <c r="E95" t="s">
         <v>360</v>
       </c>
       <c r="F95" t="s">
         <v>359</v>
       </c>
       <c r="G95" t="s">
@@ -4745,51 +4745,51 @@
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>366</v>
       </c>
       <c r="B97" t="s">
         <v>367</v>
       </c>
       <c r="C97">
         <v>65500</v>
       </c>
       <c r="D97" t="s">
         <v>367</v>
       </c>
       <c r="E97" t="s">
         <v>367</v>
       </c>
       <c r="F97" t="s">
         <v>367</v>
       </c>
       <c r="G97" t="s">
         <v>368</v>
       </c>
       <c r="H97" t="s">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="I97" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>369</v>
       </c>
       <c r="B98" t="s">
         <v>370</v>
       </c>
       <c r="C98">
         <v>43131</v>
       </c>
       <c r="D98" t="s">
         <v>371</v>
       </c>
       <c r="E98" t="s">
         <v>371</v>
       </c>
       <c r="F98" t="s">
         <v>371</v>
       </c>
       <c r="G98" t="s">
@@ -4835,51 +4835,51 @@
       <c r="A100" t="s">
         <v>377</v>
       </c>
       <c r="B100" t="s">
         <v>378</v>
       </c>
       <c r="C100">
         <v>28100</v>
       </c>
       <c r="D100" t="s">
         <v>379</v>
       </c>
       <c r="E100" t="s">
         <v>380</v>
       </c>
       <c r="F100" t="s">
         <v>380</v>
       </c>
       <c r="G100" t="s">
         <v>381</v>
       </c>
       <c r="H100" t="s">
         <v>14</v>
       </c>
       <c r="I100" t="s">
-        <v>74</v>
+        <v>106</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
         <v>382</v>
       </c>
       <c r="B101" t="s">
         <v>383</v>
       </c>
       <c r="C101">
         <v>20100</v>
       </c>
       <c r="D101" t="s">
         <v>384</v>
       </c>
       <c r="E101" t="s">
         <v>385</v>
       </c>
       <c r="F101" t="s">
         <v>386</v>
       </c>
       <c r="G101" t="s">
         <v>387</v>
       </c>
       <c r="H101" t="s">
@@ -4962,294 +4962,294 @@
       </c>
       <c r="E104" t="s">
         <v>398</v>
       </c>
       <c r="F104" t="s">
         <v>386</v>
       </c>
       <c r="G104" t="s">
         <v>399</v>
       </c>
       <c r="H104" t="s">
         <v>14</v>
       </c>
       <c r="I104" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>400</v>
       </c>
       <c r="B105" t="s">
         <v>401</v>
       </c>
       <c r="C105">
-        <v>84800</v>
+        <v>84100</v>
       </c>
       <c r="D105" t="s">
         <v>402</v>
       </c>
       <c r="E105" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="F105" t="s">
-        <v>403</v>
-[...1 lines deleted...]
-      <c r="G105"/>
+        <v>404</v>
+      </c>
+      <c r="G105" t="s">
+        <v>405</v>
+      </c>
       <c r="H105" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="I105" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
+        <v>406</v>
+      </c>
+      <c r="B106" t="s">
+        <v>407</v>
+      </c>
+      <c r="C106">
+        <v>84300</v>
+      </c>
+      <c r="D106" t="s">
+        <v>408</v>
+      </c>
+      <c r="E106" t="s">
+        <v>409</v>
+      </c>
+      <c r="F106" t="s">
         <v>404</v>
       </c>
-      <c r="B106" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G106" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="H106" t="s">
         <v>14</v>
       </c>
       <c r="I106" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B107" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C107">
-        <v>84300</v>
+        <v>84800</v>
       </c>
       <c r="D107" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E107" t="s">
         <v>412</v>
       </c>
       <c r="F107" t="s">
-        <v>403</v>
-[...3 lines deleted...]
-      </c>
+        <v>404</v>
+      </c>
+      <c r="G107"/>
       <c r="H107" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="I107" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>414</v>
       </c>
       <c r="B108" t="s">
         <v>415</v>
       </c>
       <c r="C108">
         <v>23100</v>
       </c>
       <c r="D108" t="s">
         <v>416</v>
       </c>
       <c r="E108" t="s">
         <v>416</v>
       </c>
       <c r="F108" t="s">
         <v>417</v>
       </c>
       <c r="G108" t="s">
         <v>418</v>
       </c>
       <c r="H108" t="s">
         <v>14</v>
       </c>
       <c r="I108" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>419</v>
       </c>
       <c r="B109" t="s">
         <v>420</v>
       </c>
       <c r="C109">
-        <v>41221</v>
+        <v>41500</v>
       </c>
       <c r="D109" t="s">
         <v>421</v>
       </c>
       <c r="E109" t="s">
         <v>421</v>
       </c>
       <c r="F109" t="s">
+        <v>421</v>
+      </c>
+      <c r="G109" t="s">
         <v>422</v>
       </c>
-      <c r="G109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H109" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="I109" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
+        <v>423</v>
+      </c>
+      <c r="B110" t="s">
         <v>424</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110">
+        <v>41500</v>
+      </c>
+      <c r="D110" t="s">
+        <v>421</v>
+      </c>
+      <c r="E110" t="s">
         <v>425</v>
       </c>
-      <c r="C110">
-[...7 lines deleted...]
-      </c>
       <c r="F110" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>427</v>
+        <v>421</v>
+      </c>
+      <c r="G110">
+        <v>2410660435</v>
       </c>
       <c r="H110" t="s">
         <v>14</v>
       </c>
       <c r="I110" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="B111" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="C111">
-        <v>41500</v>
+        <v>41335</v>
       </c>
       <c r="D111" t="s">
         <v>421</v>
       </c>
       <c r="E111" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="F111" t="s">
-        <v>422</v>
-[...1 lines deleted...]
-      <c r="G111"/>
+        <v>421</v>
+      </c>
+      <c r="G111" t="s">
+        <v>429</v>
+      </c>
       <c r="H111" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="I111" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
+        <v>430</v>
+      </c>
+      <c r="B112" t="s">
         <v>431</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112">
+        <v>41221</v>
+      </c>
+      <c r="D112" t="s">
         <v>432</v>
       </c>
-      <c r="C112">
-[...4 lines deleted...]
-      </c>
       <c r="E112" t="s">
-        <v>422</v>
+        <v>432</v>
       </c>
       <c r="F112" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="G112" t="s">
         <v>433</v>
       </c>
       <c r="H112" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="I112" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>434</v>
       </c>
       <c r="B113" t="s">
         <v>435</v>
       </c>
       <c r="C113">
         <v>41500</v>
       </c>
       <c r="D113" t="s">
-        <v>422</v>
+        <v>432</v>
       </c>
       <c r="E113" t="s">
         <v>436</v>
       </c>
       <c r="F113" t="s">
-        <v>422</v>
-[...3 lines deleted...]
-      </c>
+        <v>421</v>
+      </c>
+      <c r="G113"/>
       <c r="H113" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="I113" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>437</v>
       </c>
       <c r="B114" t="s">
         <v>438</v>
       </c>
       <c r="C114">
         <v>72200</v>
       </c>
       <c r="D114" t="s">
         <v>439</v>
       </c>
       <c r="E114" t="s">
         <v>439</v>
       </c>
       <c r="F114" t="s">
         <v>440</v>
       </c>
       <c r="G114" t="s">
@@ -5266,207 +5266,207 @@
       <c r="A115" t="s">
         <v>442</v>
       </c>
       <c r="B115" t="s">
         <v>443</v>
       </c>
       <c r="C115">
         <v>81200</v>
       </c>
       <c r="D115" t="s">
         <v>444</v>
       </c>
       <c r="E115" t="s">
         <v>444</v>
       </c>
       <c r="F115" t="s">
         <v>445</v>
       </c>
       <c r="G115" t="s">
         <v>446</v>
       </c>
       <c r="H115" t="s">
         <v>14</v>
       </c>
       <c r="I115" t="s">
-        <v>74</v>
+        <v>106</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
         <v>447</v>
       </c>
       <c r="B116" t="s">
         <v>448</v>
       </c>
       <c r="C116">
         <v>31100</v>
       </c>
       <c r="D116" t="s">
         <v>449</v>
       </c>
       <c r="E116" t="s">
         <v>449</v>
       </c>
       <c r="F116" t="s">
         <v>449</v>
       </c>
       <c r="G116" t="s">
         <v>450</v>
       </c>
       <c r="H116" t="s">
         <v>14</v>
       </c>
       <c r="I116" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>451</v>
       </c>
       <c r="B117" t="s">
         <v>452</v>
       </c>
       <c r="C117">
-        <v>38221</v>
+        <v>38500</v>
       </c>
       <c r="D117" t="s">
         <v>453</v>
       </c>
       <c r="E117" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F117" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="G117" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="H117" t="s">
         <v>14</v>
       </c>
       <c r="I117" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B118" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C118">
-        <v>38500</v>
+        <v>38221</v>
       </c>
       <c r="D118" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E118" t="s">
         <v>459</v>
       </c>
       <c r="F118" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="G118" t="s">
         <v>460</v>
       </c>
       <c r="H118" t="s">
         <v>14</v>
       </c>
       <c r="I118" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>461</v>
       </c>
       <c r="B119" t="s">
         <v>462</v>
       </c>
       <c r="C119">
         <v>24100</v>
       </c>
       <c r="D119" t="s">
         <v>463</v>
       </c>
       <c r="E119" t="s">
         <v>464</v>
       </c>
       <c r="F119" t="s">
         <v>465</v>
       </c>
       <c r="G119" t="s">
         <v>466</v>
       </c>
       <c r="H119" t="s">
         <v>14</v>
       </c>
       <c r="I119" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>467</v>
       </c>
       <c r="B120" t="s">
         <v>468</v>
       </c>
       <c r="C120">
-        <v>67132</v>
+        <v>67100</v>
       </c>
       <c r="D120" t="s">
         <v>469</v>
       </c>
       <c r="E120" t="s">
         <v>469</v>
       </c>
       <c r="F120" t="s">
         <v>469</v>
       </c>
       <c r="G120" t="s">
         <v>470</v>
       </c>
       <c r="H120" t="s">
         <v>14</v>
       </c>
       <c r="I120" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>471</v>
       </c>
       <c r="B121" t="s">
         <v>472</v>
       </c>
       <c r="C121">
-        <v>67100</v>
+        <v>67132</v>
       </c>
       <c r="D121" t="s">
         <v>469</v>
       </c>
       <c r="E121" t="s">
         <v>469</v>
       </c>
       <c r="F121" t="s">
         <v>469</v>
       </c>
       <c r="G121" t="s">
         <v>473</v>
       </c>
       <c r="H121" t="s">
         <v>14</v>
       </c>
       <c r="I121" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>474</v>
       </c>
       <c r="B122" t="s">
@@ -5538,86 +5538,86 @@
       </c>
       <c r="E124" t="s">
         <v>487</v>
       </c>
       <c r="F124" t="s">
         <v>487</v>
       </c>
       <c r="G124" t="s">
         <v>488</v>
       </c>
       <c r="H124" t="s">
         <v>14</v>
       </c>
       <c r="I124" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>489</v>
       </c>
       <c r="B125" t="s">
         <v>490</v>
       </c>
       <c r="C125">
-        <v>62124</v>
+        <v>62110</v>
       </c>
       <c r="D125" t="s">
         <v>491</v>
       </c>
       <c r="E125" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="F125" t="s">
         <v>491</v>
       </c>
       <c r="G125" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="H125" t="s">
         <v>14</v>
       </c>
       <c r="I125" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B126" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C126">
-        <v>62110</v>
+        <v>62124</v>
       </c>
       <c r="D126" t="s">
         <v>491</v>
       </c>
       <c r="E126" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="F126" t="s">
         <v>491</v>
       </c>
       <c r="G126" t="s">
         <v>496</v>
       </c>
       <c r="H126" t="s">
         <v>14</v>
       </c>
       <c r="I126" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>497</v>
       </c>
       <c r="B127" t="s">
         <v>498</v>
       </c>
       <c r="C127">
         <v>42132</v>
       </c>
       <c r="D127" t="s">
@@ -5631,51 +5631,51 @@
       </c>
       <c r="G127" t="s">
         <v>500</v>
       </c>
       <c r="H127" t="s">
         <v>14</v>
       </c>
       <c r="I127" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>501</v>
       </c>
       <c r="B128" t="s">
         <v>502</v>
       </c>
       <c r="C128">
         <v>35100</v>
       </c>
       <c r="D128" t="s">
         <v>503</v>
       </c>
       <c r="E128" t="s">
-        <v>260</v>
+        <v>175</v>
       </c>
       <c r="F128" t="s">
         <v>504</v>
       </c>
       <c r="G128" t="s">
         <v>505</v>
       </c>
       <c r="H128" t="s">
         <v>14</v>
       </c>
       <c r="I128" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>506</v>
       </c>
       <c r="B129" t="s">
         <v>507</v>
       </c>
       <c r="C129">
         <v>73132</v>
       </c>
       <c r="D129" t="s">