--- v2 (2026-07-21)
+++ v3 (2026-09-05)
@@ -96,1107 +96,1107 @@
     <t>ΑΡΓΟΣ</t>
   </si>
   <si>
     <t>ΑΡΓΟΛΙΔΑ</t>
   </si>
   <si>
     <t>π. ΑΡΓΟΥΣ   6972681709   ΧΡΟΝΟΠΟΥΛΟΣ Δ    
 π. ΝΑΥΠΛΙΟΥ  6972899898 ΣΙΕΡΡΟΣ Ε</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΑΡΚΑΔΙΑΣ</t>
   </si>
   <si>
     <t>ΤΕΡΜΑ ΠΕΛΑΓΟΥΣ</t>
   </si>
   <si>
     <t>ΤΡΙΠΟΛΗ</t>
   </si>
   <si>
     <t>ΑΡΚΑΔΙΑ</t>
   </si>
   <si>
     <t xml:space="preserve">mail: hmsarkadias@gmail.com  -ΚΑΛΛΙΟΠΗ ΚΩΣΤΟΠΟΥΛΟΥ τηλ: 6973433390 </t>
   </si>
   <si>
-    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ "Ο ΠΛΑΤΩΝ"</t>
-[...5 lines deleted...]
-    <t>ΓΛΥΚΑ ΝΕΡΑ</t>
+    <t>Ιδ. Δημοτικό Ι.Ν. Μεταμορφώσεως Σωτήρος Βριλησσίων</t>
+  </si>
+  <si>
+    <t>Λεωφόρος Τατοΐου 201</t>
+  </si>
+  <si>
+    <t>ΑΧΑΡΝΑΙ</t>
   </si>
   <si>
     <t>ΑΤΤΙΚΗ</t>
   </si>
   <si>
-    <t>Στυλιανίδης Στέλιος
-[...44 lines deleted...]
-    <t>Κάντζα Παλλήνης</t>
+    <t xml:space="preserve">τηλέφωνο: 2110125149 email: edimotikou.met@gmail.com
+</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτήρια  Γείτονα</t>
+  </si>
+  <si>
+    <t>Στερνίζες Κορωπίου</t>
+  </si>
+  <si>
+    <t>Βάρη</t>
+  </si>
+  <si>
+    <t>Κορωπί</t>
+  </si>
+  <si>
+    <t>mail@geitonas-school.gr
+2109656200</t>
+  </si>
+  <si>
+    <t>ΩΘΗΣΗ Γυμάσιο-Λύκειο</t>
+  </si>
+  <si>
+    <t>ΜΑΡΜΑΡΑ 7 – 9</t>
+  </si>
+  <si>
+    <t>ΣΤΑΜΑΤΑ</t>
+  </si>
+  <si>
+    <t>ΠΡΟΚΟΝΗΣΟΣ</t>
+  </si>
+  <si>
+    <t>ΜΑΡΜΑΡΑ 7 – 9, ΣΤΑΜΑΤΑ
+ΤΗΛΕΦΩΝΑ ΕΠΙΚΟΙΝΩΝΙΑΣ: 210 8144137, 210 8144138, 210 8144139</t>
+  </si>
+  <si>
+    <t>ΙΔΙΩΤΙΚΟ ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ “ΠΑΙΔΑΓΩΓΙΚΗ”</t>
+  </si>
+  <si>
+    <t>ΔΙΣΤΟΜΟΥ 7-9</t>
+  </si>
+  <si>
+    <t>ΠΕΙΡΑΙΑΣ</t>
+  </si>
+  <si>
+    <t>ΚΕΝΤΡΟ</t>
   </si>
   <si>
     <t>ΟΧΙ</t>
-  </si>
-[...313 lines deleted...]
-    <t>ΤΑΜΠΟΥΡΙΑ</t>
   </si>
   <si>
     <t>3ο ΓΥΜΝΑΣΙΟ ΑΙΓΑΛΕΩ</t>
   </si>
   <si>
     <t>ΚΥΠΡΟΥ 1 &amp; Μάρκου Μπότσαρη</t>
   </si>
   <si>
     <t>ΑΙΓΑΛΕΩ</t>
   </si>
   <si>
     <t xml:space="preserve">2105980138, 2105910386, mail@3gym-aigal.att.sch.gr
 </t>
   </si>
   <si>
     <t xml:space="preserve">ΙΟΝΙΟΣ ΣΧΟΛΗ </t>
   </si>
   <si>
     <t>ΛΟΥΚΗ ΑΚΡΙΤΑ 10</t>
   </si>
   <si>
+    <t xml:space="preserve">ΑΘΗΝΑ </t>
+  </si>
+  <si>
     <t>ΦΙΛΟΘΕΗ</t>
   </si>
   <si>
+    <t>στην</t>
+  </si>
+  <si>
     <t>Δημοτικό "Δελασάλ" Αλίμου</t>
   </si>
   <si>
     <t>Κυβέλης 19</t>
+  </si>
+  <si>
+    <t>ΑΛΙΜΟΣ</t>
   </si>
   <si>
     <t xml:space="preserve">2109904010/grammat.dim@saintpaul.gr
 </t>
   </si>
   <si>
     <t>Σχολή Ι.Μ.Παναγιωτόπουλου</t>
   </si>
   <si>
     <t>Ν. ΜΙΛΗΣΗ 3</t>
   </si>
   <si>
+    <t>ΠΑΛΛΗΝΗ</t>
+  </si>
+  <si>
     <t>Επικοινωνία με τη Γραμματεία 8:00 – 14:00 στο τηλέφωνο 2106666117 (εσωτ. 118) ή ηλεκτρονικά στη διεύθυνση pythagoras@impanagiotopoulos.gr</t>
   </si>
   <si>
-    <t>Ιδ. Δημοτικό Ι.Ν. Μεταμορφώσεως Σωτήρος Βριλησσίων</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">τηλέφωνο: 2110125149 email: edimotikou.met@gmail.com
+    <t>12ο ΓΥΜΝΑΣΙΟ ΑΧΑΡΝΩΝ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Παρασκευής Πατουλίδου 2
 </t>
   </si>
   <si>
-    <t>Εκπαιδευτήρια  Γείτονα</t>
-[...34 lines deleted...]
-    <t>ΚΕΝΤΡΟ</t>
+    <t>Αθήνα</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΑΧΑΡΝΕΣ </t>
+  </si>
+  <si>
+    <t>ΕΡΑΣΜΕΙΟΣ ΕΛΛΗΝΟΓΕΡΜΑΝΙΚΗ ΣΧΟΛΗ</t>
+  </si>
+  <si>
+    <t>Οδός Αριστείδου</t>
+  </si>
+  <si>
+    <t>Παλλήνη</t>
+  </si>
+  <si>
+    <t>Κάντζα</t>
+  </si>
+  <si>
+    <t>Αμερικανικό Κολλέγιο Ελλάδας - Pierce College</t>
+  </si>
+  <si>
+    <t>Ζήνωνος, Χριστούπολη - Σπάτα</t>
+  </si>
+  <si>
+    <t>Σπάτα</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΔΟΥΚΑ</t>
+  </si>
+  <si>
+    <t>ΜΕΣΟΓΕΙΩΝ 151</t>
+  </si>
+  <si>
+    <t>ΜΑΡΟΥΣΙ</t>
+  </si>
+  <si>
+    <t>Ελληνογαλλική Σχολή Πειραιά ‘’Saint Paul’’</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Μεγάλη του γένους Σχολής 1 &amp; Καρανικόλα 1
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2104511954
+</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτήρια Σύγχρονη Παιδεία</t>
+  </si>
+  <si>
+    <t>Παύλου Μελά 29</t>
+  </si>
+  <si>
+    <t>ΒΥΡΩΝΑΣ</t>
+  </si>
+  <si>
+    <t>Καρέας</t>
+  </si>
+  <si>
+    <t>kostasvathias@esp.edu.gr
+2107651522</t>
+  </si>
+  <si>
+    <t>7ο Γυμνάσιο Χαϊδαρίου</t>
+  </si>
+  <si>
+    <t>Ηλία Βενέζη 24</t>
+  </si>
+  <si>
+    <t>ΧΑΪΔΑΡΙ</t>
+  </si>
+  <si>
+    <t>mail@7gym-chaid.att.sch.gr    και τηλεφωνικά στο  2105814221</t>
   </si>
   <si>
     <t>Εκπαιδευτήρια Νέα Παιδεία : Δημοτικό</t>
   </si>
   <si>
     <t>Σατωβριάνδου 9</t>
+  </si>
+  <si>
+    <t>Χαϊδάρι</t>
   </si>
   <si>
     <t>ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΒΟΥΛΙΑΓΜΕΝΗΣ</t>
   </si>
   <si>
     <t xml:space="preserve">ΙΑΣΟΝΟΣ 54
 </t>
   </si>
   <si>
     <t>ΒΟΥΛΙΑΓΜΕΝΗ</t>
   </si>
   <si>
     <t>2108960051,6955686257
 6948529546
 6955686257
 Καλείτε κατά την διάρκεια του σχολικού ωραρίου</t>
   </si>
   <si>
     <t>ΙΔΙΩΤΙΚΟ ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΙΣΡΑΗΛΙΤΙΚΗΣ ΚΟΙΝΟΤΗΤΑΣ ΑΘΗΝΩΝ</t>
   </si>
   <si>
     <t>ΑΝΘΕΩΝ &amp; ΚΑΜΕΛΙΩΝ 36</t>
   </si>
   <si>
     <t>ΠΑΛΑΙΟ ΨΥΧΙΚΟ</t>
   </si>
   <si>
     <t>ΦΙΛΟΘΕΗ ΨΥΧΙΚΟ</t>
   </si>
   <si>
     <t>210 6714598    ή  myschool@athjcom.gr</t>
   </si>
   <si>
     <t>ΙΔΙΩΤΙΚΟ ΓΥΜΝΑΣΙΟ ΑΡΜΕΝΙΚΟΣ ΚΥΑΝΟΥΣ ΣΤΑΥΡΟΣ</t>
   </si>
   <si>
     <t>Σαρκουδίνου 120</t>
   </si>
   <si>
+    <t>ΑΘΗΝΑ</t>
+  </si>
+  <si>
     <t>ΝΕΟΣ ΚΟΣΜΟΣ</t>
   </si>
   <si>
     <t>Στο χώρο του σχολείου καθημερινά. Τηλέφωνο επικοινωνίας 2109349537</t>
+  </si>
+  <si>
+    <t>στο</t>
   </si>
   <si>
     <t>ΓΥΜΝΑΣΙΟ ΣΧΟΛΗΣ ΜΩΡΑΪΤΗ</t>
   </si>
   <si>
     <t xml:space="preserve">ΠΑΠΑΝΑΣΤΑΣΙΟΥ &amp; ΑΓ ΔΗΜΗΤΡΙΟΥ
 </t>
   </si>
   <si>
-    <t>12ο ΓΥΜΝΑΣΙΟ ΑΧΑΡΝΩΝ</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Παρασκευής Πατουλίδου 2
+    <t>Ελληνογαλλική Σχολή Αγίας Παρασκευής Ευγένειος Ντελακρουά</t>
+  </si>
+  <si>
+    <t>ΧΛΟΗΣ ΚΑΙ ΤΡΙΚΑΛΩΝ</t>
+  </si>
+  <si>
+    <t>ΑΓ. ΠΑΡΑΣΚΕΥΗ</t>
+  </si>
+  <si>
+    <t>ΕΛΛΗΝΙΚΟ ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΛΟΝΔΙΝΟΥ</t>
+  </si>
+  <si>
+    <t>3 Pierrepoint Road Acton</t>
+  </si>
+  <si>
+    <t>W3 9J</t>
+  </si>
+  <si>
+    <t>LONDON</t>
+  </si>
+  <si>
+    <t>ACTON TOWN</t>
+  </si>
+  <si>
+    <t>02088962118 ή 07438341216</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΚΑΝΤΑ</t>
+  </si>
+  <si>
+    <t>ΟΜΗΡΟΥ 4</t>
+  </si>
+  <si>
+    <t>ΒΡΙΛΗΣΣΙΑ</t>
+  </si>
+  <si>
+    <t>ΕΛΛΗΝΟΓΕΡΜΑΝΙΚΗ ΑΓΩΓΗ Α.Ε.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Δημητρίου Παναγέα </t>
+  </si>
+  <si>
+    <t>Ιδιωτικό Γυμνάσιο «Η Θεομήτωρ»</t>
+  </si>
+  <si>
+    <t>Ελ. Βενιζέλου 128</t>
+  </si>
+  <si>
+    <t>ΗΛΙΟΥΠΟΛΗ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mail:  g.theomitor@gmail.com /
+Γραμματεία:  2109911622
 </t>
-  </si>
-[...67 lines deleted...]
-    <t>mail@7gym-chaid.att.sch.gr    και τηλεφωνικά στο  2105814221</t>
   </si>
   <si>
     <t>Διαδραστικό Ευρωπαϊκό Σχολείο (ΔΕΣ)</t>
   </si>
   <si>
     <t xml:space="preserve">Μπουμπουλίνας 0, (Λόφος Μπαράκου πάνω από το Ribas)
 </t>
   </si>
   <si>
     <t>ΒΑΡΚΙΖΑ</t>
   </si>
   <si>
     <t>210-96-56-691</t>
   </si>
   <si>
     <t>ΛΕΟΝΤΕΙΟΣ ΣΧΟΛΗ ΝΕΑΣ ΣΜΥΡΝΗΣ</t>
   </si>
   <si>
     <t>Θ.ΣΟΦΟΥΛΗ 2</t>
   </si>
   <si>
     <t>ΝΕΑ ΣΜΥΡΝΗ</t>
   </si>
   <si>
     <t>Η εγγραφή στον Διαγωνισμό "Πυθαγόρας" θα πραγματοποιείται στη κεντρική Γραμματεία του Εκπαιδευτηρίου μας, στην οδό Θ. Σοφούλη 2 στον κ. Σπανό μέχρι 19</t>
   </si>
   <si>
-    <t>Ελληνογαλλική Σχολή Αγίας Παρασκευής Ευγένειος Ντελακρουά</t>
-[...51 lines deleted...]
-Γραμματεία:  2109911622
+    <t>ΖΗΝΟΔΩΡΕΙΟ (πρώην  3ο) Δημοτικό Παιανίας</t>
+  </si>
+  <si>
+    <t>Πάροδος Ιωάννου Ζαχαριά</t>
+  </si>
+  <si>
+    <t>ΠΑΙΑΝΙΑ</t>
+  </si>
+  <si>
+    <t>mail@3dim-paian.att.sch.gr 6977849455</t>
+  </si>
+  <si>
+    <t>ΕΛΛΗΝΟΑΓΓΛΙΚΗ ΑΓΩΓΗ</t>
+  </si>
+  <si>
+    <t>ΟΜΟΡΦΟΚΛΗΣΙΑΣ 21</t>
+  </si>
+  <si>
+    <t>ΨΑΛΙΔΙ ΑΜΑΡΟΥΣΙΟΥ</t>
+  </si>
+  <si>
+    <t>ΕΛΛΗΝΟΓΑΛΛΙΚΗ ΣΧΟΛΗ ΑΓΙΟΥ ΙΩΣΗΦ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΘΕΣΣΑΛΟΝΙΚΗΣ 2 </t>
+  </si>
+  <si>
+    <t>ΠΕΥΚΗ</t>
+  </si>
+  <si>
+    <t>ΤΗΛ. 2108126000 ΑΛΕΞΑΝΔΡΟΣ ΠΑΠΑΝΑΓΙΩΤΟΥ alexandros.papanagiotou@stjoseph.gr</t>
+  </si>
+  <si>
+    <t>Ελληνογαλλική Σχολή JEANNE D’ARC ΓΥΜΝΑΣΙΟ</t>
+  </si>
+  <si>
+    <t>Ελ. Βενιζέλου 12Α</t>
+  </si>
+  <si>
+    <t>Πειραιάς</t>
+  </si>
+  <si>
+    <t xml:space="preserve">e-mail: aarmaou@ellinogalliki.gr
+site: https://www.ellinogalliki.gr
 </t>
   </si>
   <si>
     <t>ΓΥΜΝΑΣΙΟ Άγιος Κοσμάς ο Αιτωλός</t>
   </si>
   <si>
     <t>Λεωφόρος Γέρακα 113</t>
   </si>
   <si>
     <t>ΓΕΡΑΚΑΣ</t>
   </si>
   <si>
     <t>4ο ΓΥΜΝΑΣΙΟ ΔΑΦΝΗΣ</t>
   </si>
   <si>
     <t>Εθνάρχου Μακαρίου 153-155</t>
   </si>
   <si>
     <t>Δάφνη</t>
   </si>
   <si>
     <t>mail@4gym-dafnis.att.sch.gr</t>
   </si>
   <si>
     <t>ΓΕΝΝΑΔΙΟΣ ΕΚΠΑΙΔΕΥΤΙΚΗ Κ. ΖΩΗ</t>
   </si>
   <si>
     <t>ΓΡ.ΛΑΜΠΡΑΚΗ 4</t>
   </si>
   <si>
     <t>Ιδιωτικά Εκπαιδευτήρια Αυγουλέα Λιναρδάτου</t>
   </si>
   <si>
     <t>Ελ. Βενιζέλου 112-114</t>
   </si>
   <si>
     <t>ΠΕΡΙΣΤΕΡΙ</t>
   </si>
   <si>
     <t xml:space="preserve">ΔΗΛΩΣΕΙΣ: https://forms.gle/6Rid6oubMz99374W6
 Πληροφορίες: 
 Τηλ. 211 500 2 300
 jzacharo@avgouleaschool.gr
 </t>
   </si>
   <si>
-    <t>ΖΗΝΟΔΩΡΕΙΟ (πρώην  3ο) Δημοτικό Παιανίας</t>
-[...42 lines deleted...]
-site: https://www.ellinogalliki.gr
+    <t>ΕΡΑΣΜΕΙΟΣ ΕΛΛΗΝΟΓΕΡΜΑΝΙΚΗ ΣΧΟΛΗ - ΙΔΙΩΤΙΚΟ ΓΥΜΝΑΣΙΟ</t>
+  </si>
+  <si>
+    <t>Τέρμα οδού Αριστείδου , Κάντζα Παλλήνης.</t>
+  </si>
+  <si>
+    <t>Κάντζα Παλλήνης</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΖΑΓΟΡΙΑΝΑΚΟΥ</t>
+  </si>
+  <si>
+    <t>ΑΓΙΟΥ ΙΩΑΝΝΟΥ 20</t>
+  </si>
+  <si>
+    <t>ΓΛΥΚΑ ΝΕΡΑ</t>
+  </si>
+  <si>
+    <t>210-6619761</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτήρια  “Νέα Παιδεία“ ΓΥΜΝΑΣΙΟ</t>
+  </si>
+  <si>
+    <t>Νεφέλης 1</t>
+  </si>
+  <si>
+    <t>Αφαία Χαϊδαρίου</t>
+  </si>
+  <si>
+    <t>Iόνιος Σχολή Αμαρουσίου</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΣΙΣΜΑΝΟΓΛΕΙΟΥ 27-29 </t>
+  </si>
+  <si>
+    <t>Λακωνική Σχολή - Εκπαιδευτήρια Σωτήρη Μαγκλάρα</t>
+  </si>
+  <si>
+    <t>Αίμωνος 44</t>
+  </si>
+  <si>
+    <t>ΚΟΛΩΝΟΣ</t>
+  </si>
+  <si>
+    <t>στη</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτήρια Παλλάδιο Βάρης</t>
+  </si>
+  <si>
+    <t>28ης Οκτωβρίου 11</t>
+  </si>
+  <si>
+    <t>Χέρωμα</t>
+  </si>
+  <si>
+    <t>Υπεύθυνος διαγωνισμού: Μυρτσιώτης Χρήστος - Διευθυντής Δημοτικού
+E-mail: christos.myrtsiotis@palladio.edu.gr
+Τηλ: 2108979459</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ "Ο ΠΛΑΤΩΝ"</t>
+  </si>
+  <si>
+    <t>ΠΡΟΕΚΤΑΣΗ ΕΛΕΥΘΕΡΙΟΥ ΒΕΝΙΖΕΛΟΥ</t>
+  </si>
+  <si>
+    <t>Στυλιανίδης Στέλιος
+τηλ. επικοινωνίας: 6988 126 904
+email: pypc@platon.gr</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΑΙΚΑΤΕΡΙΝΗΣ ΚΑΡΑΧΑΛΙΟΥ</t>
+  </si>
+  <si>
+    <t>ΤΟΜΠΑΖΗ 18</t>
+  </si>
+  <si>
+    <t>ΚΕΡΑΤΣΙΝΙ</t>
+  </si>
+  <si>
+    <t>ekp.karahaliou@gmail.com
+nickspil@gmail.com</t>
+  </si>
+  <si>
+    <t>Σύγχρονα Εκπαιδευτήρια Μάνεση ΔΗΜΟΤΙΚΟ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Πρασίνου Λόφου  49 - 51 
+Ν. Ηράκλειο  Αττικής </t>
+  </si>
+  <si>
+    <t>Ν. Ηράκλειο</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ν. Ηράκλειο </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Υπεύθυνος εξέτασης : Κοτσαρίνης Λάμπρος , Υποδιευθυντής Δημοτικού 
+Τηλ. επικοινωνίας : 6976933490 και viber 
+email :  kotsarinislambros@gmail.com </t>
+  </si>
+  <si>
+    <t>Ελληνογαλλική Σχολή JEANNE D’ARC ΔΗΜΟΤΙΚΟ</t>
+  </si>
+  <si>
+    <t>Ελευθερίου Βενιζέλου 12Α</t>
+  </si>
+  <si>
+    <t>Δημήτρης Αράπης  darapis@ellinogalliki.onmicrosoft.com</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτήρια  Ι. Τσιαμούλη</t>
+  </si>
+  <si>
+    <t>Καρπενησίου 9</t>
+  </si>
+  <si>
+    <t>Περιστέρι</t>
+  </si>
+  <si>
+    <t>1ο ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΑΡΤΕΜΙΔΑΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΣΠΕΤΣΩΝ ΚΑΙ ΘΕΜΙΣΤΟΚΛΕΟΥΣ
 </t>
+  </si>
+  <si>
+    <t>ΑΡΤΕΜΙΔΑ</t>
+  </si>
+  <si>
+    <t>Νέα Εκπαιδευτήρια Γ. Μαλλιάρα</t>
+  </si>
+  <si>
+    <t>ΕΡΕΧΘΕΙΟΥ 6</t>
+  </si>
+  <si>
+    <t>Γραμματεία: esecretary@maliaras.gr 2160016200 (εσωτ. 1) Ώρες επικοινωνίας: Καθημερινά 8.00-17.00 (κ. Ευθυμίου, κ. Ουρανού)</t>
+  </si>
+  <si>
+    <t>ΣΧΟΛΗ ΚΑΛΟΓΕΡΟΠΟΥΛΟΥ(ΔΗΜΟΤΙΚΟ -ΓΥΜΝΑΣΙΟ)</t>
+  </si>
+  <si>
+    <t>Λ. Σουλίου 161</t>
+  </si>
+  <si>
+    <t>ΜΑΡΑΘΩΝΑΣ</t>
+  </si>
+  <si>
+    <t>τηλ   2294067477      
+email:   slioris@yahoo.com</t>
+  </si>
+  <si>
+    <t>ΛΕΟΝΤΕΙΟΣ ΣΧΟΛΗ ΑΘΗΝΩΝ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Νεϊγύ 17 </t>
+  </si>
+  <si>
+    <t>ΑΝΩ ΠΑΤΗΣΙΑ</t>
+  </si>
+  <si>
+    <t>Για εγγραφές: κα Καρμέλα Κρητικού, γραμματεία Δημοτικού, 2102522402, κατά τις ώρες λειτουργίας του σχολείου.</t>
+  </si>
+  <si>
+    <t>Σχολή Κανάση, Ιδιωτικό Δημοτικό Σχολείο Ζωγράφου</t>
+  </si>
+  <si>
+    <t>Ταξίλου 97</t>
+  </si>
+  <si>
+    <t>ΖΩΓΡΑΦΟΥ</t>
+  </si>
+  <si>
+    <t>ΑΝΩ ΙΛΙΣΙΑ</t>
+  </si>
+  <si>
+    <t>International school of Piraeus</t>
+  </si>
+  <si>
+    <t>Πραξιτέλους 66-70</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ  ΓΕΩΡΓΙΟΥ  ΖΩΗ</t>
+  </si>
+  <si>
+    <t>Αβέρωφ 12-14</t>
+  </si>
+  <si>
+    <t>Αργυρούπολη</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Για πληροφορίες μπορείτε να επικοινωνείτε με τη Γραμματεία των Εκπαιδευτηρίων ΓΕΩΡΓΙΟΥ ΖΩΗ καθημερινά στο τηλέφωνο 2109617817 &amp; info@zois-school.gr
+</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτική Αναγέννηση-Εκπαιδευτήρια Αντωνόπουλου ΔΗΜΟΤΙΚΟ</t>
+  </si>
+  <si>
+    <t>Χρυσανθέμων 24</t>
+  </si>
+  <si>
+    <t>Αφίδνες</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΉΡΙΑ ΣΤΕΓΚΑ</t>
+  </si>
+  <si>
+    <t>Μικρας Ασιας 67</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτική Αναγέννηση ΓΥΜΝΑΣΙΟ</t>
+  </si>
+  <si>
+    <t>Χρυσανθέμων 11</t>
+  </si>
+  <si>
+    <t>Ανατολική Αττική</t>
+  </si>
+  <si>
+    <t>Γυμνάσιο Πολύτροπη Αρμονία</t>
+  </si>
+  <si>
+    <t>Αρεοπόλεως 2</t>
+  </si>
+  <si>
+    <t>vanastassaki@gmail.com</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΜΑΝΕΣΗ (ΓΥΜΝΑΣΙΟ)</t>
+  </si>
+  <si>
+    <t>ΠΡΑΣΙΝΟΥ ΛΟΦΟΥ 51 ΚΑΙ ΜΠΙΖΑΝΙΟΥ</t>
+  </si>
+  <si>
+    <t>ΝΕΟ ΗΡΑΚΛΕΙΟ</t>
+  </si>
+  <si>
+    <t>ΤΗΛΕΦΩΝΟ ΔΙΑΧΕΙΡΙΣΤΗ : 6974476454 (ΜΑΜΟΥΝΑΚΗΣ ΓΙΑΝΝΗΣ) MAIL: johnmam77@yahoo.gr</t>
+  </si>
+  <si>
+    <t>International Metropolitan School</t>
+  </si>
+  <si>
+    <t>Υψηλάντη 9</t>
+  </si>
+  <si>
+    <t>ΑΡΓΥΡΟΥΠΟΛΗ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2109969866
+</t>
+  </si>
+  <si>
+    <t>Δημοτικό Σχολείο Κολλεγίου Αθηνών</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Κάντζα - Παλλήνη
+</t>
+  </si>
+  <si>
+    <t>ΚΑΝΤΖΑ</t>
+  </si>
+  <si>
+    <t>Ελληνογαλλική Σχολή Ουρσουλινών</t>
+  </si>
+  <si>
+    <t>Ψυχάρη 10</t>
+  </si>
+  <si>
+    <t>Ν. ΨΥΧΙΚΟ</t>
+  </si>
+  <si>
+    <t>Η εγγραφή πραγματοποιείται στην οδό Ψυχάρη 10 Ν. Ψυχικό, καθημερινά 08:30 - 14:30. Τηλ 2106712555 κ. Μπούνταλη.</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτήρια Λαμπίρη</t>
+  </si>
+  <si>
+    <t>ΙΛΙΣΟΥ ΚΑΙ ΜΕΤΑΜΟΡΦΩΣΕΩΣ 155</t>
+  </si>
+  <si>
+    <t>ΜΟΣΧΑΤΟ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">aeleftheriou@lampiri-schools.gr ή στο 210 94 80 530
+</t>
+  </si>
+  <si>
+    <t>ΠΟΛΥΤΡΟΠΗ</t>
+  </si>
+  <si>
+    <t>ΞΑΝΘΟΥ 42</t>
+  </si>
+  <si>
+    <t>ΕΛΛΗΝΙΚΟ</t>
+  </si>
+  <si>
+    <t>1ο Γυμνάσιο Γλυκών Νερών</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Όθωνος και Θεσσαλονίκης 1 </t>
+  </si>
+  <si>
+    <t>Γλυκά Νερά</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΓΙΑΝΝΟΠΟΥΛΟΥ</t>
+  </si>
+  <si>
+    <t>ΒΑΣΙΛΕΩΣ ΓΕΩΡΓΙΟΥ Β' 39</t>
+  </si>
+  <si>
+    <t>ΓΛΥΦΑΔΑ</t>
+  </si>
+  <si>
+    <t>ΑΓΙΟΣ ΠΟΛΥΚΑΡΠΟΣ ΑΓΙΟΣ ΓΕΩΡΓΙΟΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΠΑΤΡΩΝ  122
+</t>
+  </si>
+  <si>
+    <t>ΤΑΜΠΟΥΡΙΑ</t>
+  </si>
+  <si>
+    <t>CGS [Εκπαιδευτήρια Κωστέα Γείτονα]</t>
+  </si>
+  <si>
+    <t>Παλλήνη Αττικής</t>
+  </si>
+  <si>
+    <t>ΛΑΚΩΝΙΚΗ ΣΧΟΛΗ-ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΦΡΑΓΚΗ</t>
+  </si>
+  <si>
+    <t>ΒΑΣΙΛΕΙΟΥ ΜΟΣΚΟΒΗ 6</t>
   </si>
   <si>
     <t>EME ΠΑΡΑΡΤΗΜΑ ΑΧΑΪΑΣ</t>
   </si>
   <si>
     <t xml:space="preserve">Καποδιστρίου 52
 </t>
   </si>
   <si>
     <t>ΠΑΤΡΑ</t>
   </si>
   <si>
     <t>ΑΧΑΪΑ</t>
   </si>
   <si>
     <t xml:space="preserve">Κατσιγιάννης Κώστας  Συντονιστής / τηλέφωνο: 6974048040 / email: kkatsigiannis@yahoo.gr
 </t>
   </si>
   <si>
     <t xml:space="preserve">ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΒΟΙΩΤΙΑΣ </t>
   </si>
   <si>
     <t xml:space="preserve">Σπυρίδωνος 3
 </t>
   </si>
   <si>
     <t>ΛΙΒΑΔΕΙΑ</t>
   </si>
   <si>
     <t>ΒΟΙΩΤΙΑ</t>
   </si>
   <si>
     <t xml:space="preserve">6937340196
 ΦΟΡΜΑ ΕΓΓΡΑΦΗΣ 
 https://forms.gle/f8vqhYLx7BUAKpWu8  
 Ιστότοπος 
 https://katmatzidou.wixsite.com/26voiotiapythagoras 
 </t>
   </si>
   <si>
+    <t>Κολλέγιο Ρόδου</t>
+  </si>
+  <si>
+    <t>10 χλμ Ρόδου Λίνδου</t>
+  </si>
+  <si>
+    <t>Ρόδος</t>
+  </si>
+  <si>
+    <t>Καλυθιές</t>
+  </si>
+  <si>
+    <t>ΔΩΔΕΚΑΝΗΣΑ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2241087747
+info@rodos-college.gr </t>
+  </si>
+  <si>
     <t>ΡΟΔΙΩΝ ΠΑΙΔΕΙΑ</t>
   </si>
   <si>
     <t xml:space="preserve">ΗΛΙΑ ΒΕΝΕΖΗ
 </t>
   </si>
   <si>
     <t>ΡΟΔΟΣ</t>
   </si>
   <si>
-    <t>ΔΩΔΕΚΑΝΗΣΑ</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Τηλέφωνο: 2241001400 email : mail@gym-rodion.dod.sch.gr
 </t>
   </si>
   <si>
-    <t>Κολλέγιο Ρόδου</t>
-[...14 lines deleted...]
-  <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΕΒΡΟΥ</t>
   </si>
   <si>
     <t>Μιχαήλογλου 23</t>
   </si>
   <si>
     <t>Αλεξανδρούπολη</t>
   </si>
   <si>
     <t>ΕΒΡΟΣ</t>
   </si>
   <si>
     <t>mathsevrou@gmail.com 
 Να προηγείτε ΠΑΝΤΑ πρώτα επικοινωνία με το παραπάνω email.</t>
   </si>
   <si>
     <t>5ο ΠΡΟΤΥΠΟ ΓΥΜΝΑΣΙΟ ΧΑΛΚΙΔΑΣ</t>
   </si>
   <si>
     <t xml:space="preserve">ΜΟΝΗΣ ΕΡΙΩΝ ΚΑΙ ΜΑΡΙΟΥ ΔΟΞΑΚΗ
 </t>
   </si>
   <si>
     <t>ΧΑΛΚΙΔΑ</t>
   </si>
   <si>
     <t>ΕΥΒΟΙΑ</t>
   </si>
   <si>
     <t>2221082919 -  mail@5gym-chalk.eyv.sch.gr
 Δεχόμαστε αιτήσεις για εξωτερικούς μαθητές/μαθήτριες μέχρι την Παρασκευή  20 - 02 -2026.</t>
   </si>
   <si>
+    <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΗΛΕΙΑΣ (ΑΜΑΛΙΑΔΑ)</t>
+  </si>
+  <si>
+    <t>ΑΜΑΛΙΑΔΑ</t>
+  </si>
+  <si>
+    <t>ΔΗΜΟΣ ΗΛΙΔΑΣ</t>
+  </si>
+  <si>
+    <t>ΗΛΕΙΑ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Καλαμπόκα Αθ.(6938439938), Κανελλοπούλου Μ. (6972989956)
+</t>
+  </si>
+  <si>
+    <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΗΛΕΙΑΣ (ΑΝΔΡΙΤΣΑΙΝΑ)</t>
+  </si>
+  <si>
+    <t>Ε.Ο. Μεγαλόπολης - Ανδρίτσαινας</t>
+  </si>
+  <si>
+    <t>ΑΝΔΡΙΤΣΑΙΝΑ</t>
+  </si>
+  <si>
+    <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΗΛΕΙΑΣ (ΠΥΡΓΟΥ)</t>
+  </si>
+  <si>
+    <t>ΓΙΑΝΝΙΤΣΩΝ 1 ΠΑΡΟΔΟΣ</t>
+  </si>
+  <si>
+    <t>ΠΥΡΓΟΣ</t>
+  </si>
+  <si>
+    <t>ΠΥΡΓΟΥ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΔΗΜΟΠΟΥΛΟΣ ΝΙΚΟΛΑΟΣ 6995804520
+ΑΝΔΡΙΟΠΟΥΛΟΥ ΑΝΝΑ ΤΑΣΙΑ 6979697122
+ΚΑΛΑΜΠΟΚΑ ΑΘΗΝΑ 6938439938
+</t>
+  </si>
+  <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΗΛΕΙΑΣ (ΓΑΣΤΟΥΝΗ)</t>
   </si>
   <si>
     <t>ΙΩΑΝΝΟΥ ΛΙΑΚΟΥ 2</t>
   </si>
   <si>
     <t>ΓΑΣΤΟΥΝΗ</t>
-  </si>
-[...1 lines deleted...]
-    <t>ΗΛΕΙΑ</t>
   </si>
   <si>
     <t>Παπαδόπουλος Άγγελος
 e-mail:aggelospap@gmail.com
 Τηλ.: 2623035467
 Κιν. 6946040260
 Μήλεση Πηνελόπη
 ΤΗΛ.6937015993</t>
   </si>
   <si>
-    <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΗΛΕΙΑΣ (ΑΜΑΛΙΑΔΑ)</t>
-[...38 lines deleted...]
-  <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΗΡΑΚΛΕΙΟΥ</t>
   </si>
   <si>
     <t>ΔΙΚΤΑΙΟΥ ΑΝΔΡΟΥ 3</t>
   </si>
   <si>
     <t>ΗΡΑΚΛΕΙΟ</t>
   </si>
   <si>
     <t>ΚΡΗΤΗ</t>
   </si>
   <si>
     <t xml:space="preserve">Εγγραφή online με 2 απλά βήματα εδώ: https://www.mathher.gr
 </t>
   </si>
   <si>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΑΝΔΡΕΑΔΗ</t>
+  </si>
+  <si>
+    <t>ΩΡΑΙΟΚΑΣΤΡΟ</t>
+  </si>
+  <si>
+    <t>ΘΕΣΣΑΛΟΝΙΚΗ</t>
+  </si>
+  <si>
+    <t>Εκπαιδευτήρια "Ο Απόστολος Παύλος" Θεσσαλονίκης - Γυμνάσιο</t>
+  </si>
+  <si>
+    <t>Τζον Κέννεντυ 119</t>
+  </si>
+  <si>
+    <t>Θεσσαλονίκη</t>
+  </si>
+  <si>
+    <t>Πυλαία, Πανόραμα</t>
+  </si>
+  <si>
+    <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΦΡΥΓΑΝΙΩΤΗ</t>
+  </si>
+  <si>
+    <t>ΠΕΡΙΟΧΗ  ΠΑΠΑΓΕΩΡΓΙΟΥ</t>
+  </si>
+  <si>
+    <t>ΠΑΥΛΟΥ ΜΕΛΑ</t>
+  </si>
+  <si>
+    <t>ΑΡΣΑΚΕΙΟ ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΘEΣΣΑΛΟΝΙΚΗΣ</t>
+  </si>
+  <si>
+    <t>Ελαιώνες, Πυλαία Θεσσαλονίκης</t>
+  </si>
+  <si>
+    <t>Ελαιώνες Πυλαίας</t>
+  </si>
+  <si>
+    <t>ΑΡΣΑΚΕΙΟ ΓΥΜΝΑΣΙΟ ΘEΣΣΑΛΟΝΙΚΗΣ</t>
+  </si>
+  <si>
+    <t>ΠΥΛΑΙΑ</t>
+  </si>
+  <si>
+    <t>Πρότυπα Εκπαιδευτήρια Θεσσαλονίκης</t>
+  </si>
+  <si>
+    <t>Ελαιώνων 24</t>
+  </si>
+  <si>
     <t>Εκπαιδευτήρια Ε. Μαντουλίδη</t>
   </si>
   <si>
     <t>Δημοτικό: 6ο χλμ. Χαριλάου - Θέρμης
 Γυμνάσιο: 12ο χλμ. Ε.Ο. Θεσσαλονίκης - Ν. Μουδανιών</t>
   </si>
   <si>
     <t>Θέρμη, Θεσσαλονίκη</t>
   </si>
   <si>
-    <t>Θεσσαλονίκη</t>
-[...4 lines deleted...]
-  <si>
     <t>Δημοτικό: primary@mandoulides.edu.gr
 Γυμνάσιο: secondary@mandoulides.edu.gr ioannpapadopoulou@my.mandoulides.edu.gr</t>
   </si>
   <si>
     <t>ΕΛΛΗΝΟΓΑΛΛΙΚΗ ΣΧΟΛΗ ΚΑΛΑΜΑΡΙ</t>
   </si>
   <si>
     <t>ΛΕΩΦ. ΓΕΩΡΓΙΚΗΣ ΣΧΟΛΗΣ 44</t>
   </si>
   <si>
     <t>https://6263432.com/pythagoras/
 Εγγραφές μέχρι και την Κυριακή 1/3/26</t>
   </si>
   <si>
     <t>Ι.Ε. " Ο Απόστολος Παύλος" - Δημοτικό</t>
   </si>
   <si>
     <t>Τζον Κένεντι 119</t>
   </si>
   <si>
     <t>ΘΕΣΣΑΛΟΝΙΚΗ - ΠΥΛΑΙΑ</t>
   </si>
   <si>
-    <t>ΠΥΛΑΙΑ</t>
-[...1 lines deleted...]
-  <si>
     <t>2310321110 &amp; 115 (εσωτ. 122, κ. Αριστοτέλους Ειρήνη)</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΚΕΝΤΡΙΚΗΣ ΜΑΚΕΔΟΝΙΑΣ</t>
   </si>
   <si>
     <t>ΠΡΟΞΕΝΟΥ  ΚΟΡΟΜΗΛΑ 51</t>
   </si>
   <si>
     <t xml:space="preserve">Επικοινωνία με τη γραμματέα Μούσιου Ανδρομάχη τηλ. επικ.: 6989800373, 2310285377, e-mail: emethes@otenet.gr, lizardmath@hotmail.com, www.emethes.gr 
 </t>
   </si>
   <si>
     <t xml:space="preserve">Κολέγιο «ΔΕΛΑΣΑΛ» </t>
   </si>
   <si>
     <t>ΔΕΛΑΣΑΛ</t>
   </si>
   <si>
     <t>ΠΕΥΚΑ</t>
-  </si>
-[...40 lines deleted...]
-    <t>ΑΡΣΑΚΕΙΟ ΓΥΜΝΑΣΙΟ ΘEΣΣΑΛΟΝΙΚΗΣ</t>
   </si>
   <si>
     <t>ΑΡΣΑΚΕΙΟ ΓΥΜΝΑΣΙΟ ΙΩΑΝΝΙΝΩΝ</t>
   </si>
   <si>
     <t>8ο χλμ. Ε.Ο. Λογγάδων - Βασιλικής</t>
   </si>
   <si>
     <t>ΙΩΑΝΝΙΝΑ</t>
   </si>
   <si>
     <t>ΛΟΓΓΑΔΕΣ</t>
   </si>
   <si>
     <t>2651052055
 gym-i@arsakeio.gr
 Φόρμα συμμετοχής:
 https://forms.gle/227BpSvbvCuxEnop8</t>
   </si>
   <si>
     <t>ΑΡΣΑΚΕΙΟ ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΙΩΑΝΝΙΝΩΝ</t>
   </si>
   <si>
     <t>Επαρχιακή οδός Λογγάδων - Βασιλικής</t>
   </si>
@@ -1236,418 +1236,418 @@
   </si>
   <si>
     <t>ΚΕΡΚΥΡΑ</t>
   </si>
   <si>
     <t>Εγγραφές :http://dide.ker.sch.gr/emekerkyra/
  facebook: Ε.Μ.Ε ΚΕΡΚΥΡΑΣ
 Τηλέφωνα : 6985730409</t>
   </si>
   <si>
     <t>2ο ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΑΡΓΟΣΤΟΛΙΟΥ</t>
   </si>
   <si>
     <t>ΗΛΙΑ ΖΕΡΒΟΥ 10</t>
   </si>
   <si>
     <t>ΑΡΓΟΣΤΟΛΙ</t>
   </si>
   <si>
     <t>ΚΕΦΑΛΛΟΝΙΑ</t>
   </si>
   <si>
     <t>mail@2dim-argost.kef.sch.gr</t>
   </si>
   <si>
+    <t xml:space="preserve">Homo educandus - Αγωγή </t>
+  </si>
+  <si>
+    <t>4o χλμ Π.Ε.Ο Κορίνθου - Αθηνών</t>
+  </si>
+  <si>
+    <t>Κόρινθος</t>
+  </si>
+  <si>
+    <t>Ισθμός</t>
+  </si>
+  <si>
+    <t>ΚΟΡΙΝΘΙΑ</t>
+  </si>
+  <si>
+    <t>4o χλμ Π.Ε.Ο Κορίνθου - Αθηνών
+Ισθμός Κορίνθου
+τηλ.: 2741071117</t>
+  </si>
+  <si>
     <t>Εκπαιδευτήρια Ατσόγλου ΙΣΘΜΟΣ</t>
   </si>
   <si>
     <t>Γαλότα Ισθμού</t>
   </si>
   <si>
     <t>ΚΟΡΙΝΘΟΣ</t>
   </si>
   <si>
     <t>ΓΑΛΟΤΑ</t>
-  </si>
-[...1 lines deleted...]
-    <t>ΚΟΡΙΝΘΙΑ</t>
   </si>
   <si>
     <t>Εκπαιδευτήρια Ατσόγλου ΙΣΘΜΟΣ
 τηλέφωνο 2741020079
 email: grammateia@atsoglou.gr</t>
   </si>
   <si>
+    <t>ΠΑΡΑΡΤΗΜΑ ΕΜΕ ΚΟΡΙΝΘΙΑΣ</t>
+  </si>
+  <si>
+    <t>ΚΑΛΛΑ ΜΑΡΙΑ 6984166309</t>
+  </si>
+  <si>
     <t>Ο  ΜΙΚΡΟΣ  ΝΑΥΤΙΛΟΣ ΚΟΡΙΝΘΟΣ</t>
   </si>
   <si>
     <t xml:space="preserve">Αισχύλου 2
 Αρχαίο Λιμάνι 
 Κανταρε </t>
   </si>
   <si>
     <t xml:space="preserve">Κόρινθος </t>
   </si>
   <si>
     <t xml:space="preserve">Αρχαίο Λιμάνι,  Κανταρε </t>
   </si>
   <si>
     <t>email: mnautilos@gmail.com
 τηλέφωνο: 2741071774</t>
   </si>
   <si>
-    <t>ΠΑΡΑΡΤΗΜΑ ΕΜΕ ΚΟΡΙΝΘΙΑΣ</t>
-[...19 lines deleted...]
-τηλ.: 2741071117</t>
+    <t>ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΠΛΑΚΑΣ ΤΡΟΙΒΑΣΑΛΩΝ ΜΗΛΟΥ</t>
+  </si>
+  <si>
+    <t>ΤΡΙΟΒΑΣΑΛΟΣ</t>
+  </si>
+  <si>
+    <t>ΜΗΛΟΣ</t>
+  </si>
+  <si>
+    <t>ΚΥΚΛΑΔΕΣ</t>
   </si>
   <si>
     <t>Εκπαιδευτήρια Δελασάλ Σύρου</t>
   </si>
   <si>
     <t>Ανδρέα Κάργα 12 - 14</t>
   </si>
   <si>
     <t>ΕΡΜΟΥΠΟΛΗ</t>
   </si>
   <si>
     <t>ΣΥΡΟΣ</t>
   </si>
   <si>
-    <t>ΚΥΚΛΑΔΕΣ</t>
-[...1 lines deleted...]
-  <si>
     <t>Τηλεφωνικά με τη γραμματεία του γυμνασίου στο 2281087713, 8:00-15:30.</t>
   </si>
   <si>
     <t>ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΒΙΒΛΟΥ ΝΑΞΟΥ</t>
   </si>
   <si>
     <t>Βίβλος, Νάξου</t>
   </si>
   <si>
     <t>ΝΑΞΟΣ</t>
   </si>
   <si>
     <t>ΒΙΒΛΟΣ</t>
   </si>
   <si>
     <t>dimotikovivlou@gmail.com , 2285360071</t>
-  </si>
-[...7 lines deleted...]
-    <t>ΜΗΛΟΣ</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΛΑΚΩΝΙΑΣ</t>
   </si>
   <si>
     <t>ΑΓΗΣΙΛΑΟΥ 5</t>
   </si>
   <si>
     <t>ΣΠΑΡΤΗ</t>
   </si>
   <si>
     <t>ΛΑΚΩΝΙΑ</t>
   </si>
   <si>
     <t xml:space="preserve">gkostianis@gmail.com  ,vaspanagakou@gmail.com
 </t>
   </si>
   <si>
-    <t>ΕΛΛΗΝΙΚΑ ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΔΡΑΚΟΥ</t>
-[...10 lines deleted...]
-  <si>
     <t>Eλληνικη Παιδεια δημοτικο γυμνασιο ΜΙΚΕ</t>
   </si>
   <si>
     <t xml:space="preserve">6ο χλμ Περιφερειακής Οδού Λαρίσης-Τρικάλων
 </t>
   </si>
   <si>
+    <t>ΛΑΡΙΣΑ</t>
+  </si>
+  <si>
     <t>ΠΕΡΙΦΕΡΕΙΑΚΟΣ ΛΑΡΙΣΗΣ ΤΡΙΚΑΛΩΝ</t>
-  </si>
-[...10 lines deleted...]
-    <t>Τηλέφωνο 2410624403</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΛΑΡΙΣΑΣ</t>
   </si>
   <si>
     <t>Λαπιθών 6</t>
   </si>
   <si>
     <t>Λάρισα</t>
   </si>
   <si>
     <t xml:space="preserve">emelarissas@gmail.com
 </t>
   </si>
   <si>
+    <t>Εκπαιδευτήρια Μ. Ν. Ράπτου ΛΑΡΙΣΑ</t>
+  </si>
+  <si>
+    <t>Καρδίτσης 21</t>
+  </si>
+  <si>
+    <t>ΝΕΡΑΪΔΑ</t>
+  </si>
+  <si>
+    <t>Τηλέφωνο 2410624403</t>
+  </si>
+  <si>
     <t>ΕΚΠΑΙΔΕΥΤΗΡΙΑ Ν. ΜΠΑΚΟΓΙΑΝΝΗ ΛΑΡΙΣΑ</t>
   </si>
   <si>
     <t>1ο χλμ. Περιφερειακής Τρικάλων Λάρισα</t>
   </si>
   <si>
     <t>Περιφερειακή Τρικάλων</t>
+  </si>
+  <si>
+    <t>ΕΛΛΗΝΙΚΑ ΕΚΠΑΙΔΕΥΤΗΡΙΑ ΔΡΑΚΟΥ</t>
+  </si>
+  <si>
+    <t>ΠΕΟ ΛΑΡΙΣΑΣ ΤΡΙΚΑΛΩΝ</t>
+  </si>
+  <si>
+    <t>2410661387 - 6949306286</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΛΑΣΙΘΙΟΥ</t>
   </si>
   <si>
     <t>ΠΛΑΤΕΙΑ ΠΛΑΣΤΗΡΑ 0</t>
   </si>
   <si>
     <t>ΙΕΡΑΠΕΤΡΑ</t>
   </si>
   <si>
     <t>ΛΑΣΙΘΙ</t>
   </si>
   <si>
     <t>pitharulis@icloud.com,
 mpapadak55@yahoo.gr</t>
   </si>
   <si>
     <t>ΓΥΜΝΑΣΙΟ ΠΛΩΜΑΡΙΟΥ</t>
   </si>
   <si>
     <t>ΠΛΩΜΑΡΙ ΛΕΣΒΟΥ</t>
   </si>
   <si>
     <t>ΠΛΩΜΑΡΙ</t>
   </si>
   <si>
     <t>ΛΕΣΒΟΣ</t>
   </si>
   <si>
     <t>Τηλέφωνο Υπεύθυνου Εκπαιδευτικού: 6980592858
 Email Υπεύθυνου Εκπαιδευτικού: elagoutari@sch.gr</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΛΕΥΚΑΔΑΣ</t>
   </si>
   <si>
     <t>2ο ΓΥΜΝΑΣΙΟ ΛΕΥΚΑΔΑΣ - ΒΑΡΔΑΝΙΑ ΛΕΥΚΑΔΑΣ</t>
   </si>
   <si>
     <t>ΛΕΥΚΑΔΑ</t>
   </si>
   <si>
     <t>babis0105@gmail.com
 emelefkadas@gmail.com
 ΤΗΛ 6936529912</t>
   </si>
   <si>
+    <t>Δημοτικό Σχολείο «Άγιος Ιωσήφ» Βόλου</t>
+  </si>
+  <si>
+    <t>ΣΠΥΡΟΥ ΣΠΥΡΙΔΗ 130</t>
+  </si>
+  <si>
+    <t>ΒΟΛΟΣ</t>
+  </si>
+  <si>
+    <t>ΜΑΓΝΗΣΙΑ</t>
+  </si>
+  <si>
+    <t>eleftherouli1@gmail.com</t>
+  </si>
+  <si>
     <t>ΙΔΙΩΤΙΚΟ ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΑΞΙΟΝ ΕΣΤΙ</t>
   </si>
   <si>
     <t>Προφήτη Ηλία 12</t>
   </si>
   <si>
     <t>Βόλος</t>
   </si>
   <si>
     <t>Άλλη Μεριά</t>
-  </si>
-[...1 lines deleted...]
-    <t>ΜΑΓΝΗΣΙΑ</t>
   </si>
   <si>
     <t>axionesti2012@gmail.com
 24210 27767
 6983634418</t>
   </si>
   <si>
-    <t>Δημοτικό Σχολείο «Άγιος Ιωσήφ» Βόλου</t>
-[...10 lines deleted...]
-  <si>
     <t>Εκπαιδευτήρια Μπουγά</t>
   </si>
   <si>
     <t xml:space="preserve">Πρωτοελλαδικού Μεγάρου Καλαμάτας
 </t>
   </si>
   <si>
     <t>ΚΑΛΑΜΑΤΑ</t>
   </si>
   <si>
     <t>ΑΚΟΒΙΤΙΚΑ</t>
   </si>
   <si>
     <t>ΜΕΣΣΗΝΙΑ</t>
   </si>
   <si>
     <t xml:space="preserve">6974669111
 </t>
   </si>
   <si>
+    <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΞΑΝΘΗΣ</t>
+  </si>
+  <si>
+    <t>ΒΑΣ. ΣΟΦΙΑΣ 12, ΠΡΟΚΑΤ, ΚΤΙΡΙΟ Α1, ΓΡΑΦΕΙΟ 307</t>
+  </si>
+  <si>
+    <t>ΞΑΝΘΗ</t>
+  </si>
+  <si>
+    <t>email: emexanthis@gmail.com</t>
+  </si>
+  <si>
     <t>Σχολεία ΑΞΙΟΝ</t>
   </si>
   <si>
     <t>9ο χλμ εο Ξάνθης -Αβδήρων</t>
-  </si>
-[...1 lines deleted...]
-    <t>ΞΑΝΘΗ</t>
   </si>
   <si>
     <t>info@axion.edu.gr
 2541081130</t>
   </si>
   <si>
-    <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΞΑΝΘΗΣ</t>
-[...7 lines deleted...]
-  <si>
     <t>2ο ΔΗΜΟΤΙΚΟ ΣΧΟΛΕΙΟ ΚΟΛΙΝΔΡΟΥ</t>
   </si>
   <si>
     <t>Μ. Αλεξάνδρου 118</t>
   </si>
   <si>
     <t>ΚΟΛΙΝΔΡΟΣ</t>
   </si>
   <si>
     <t>ΔΗΜΟΣ ΠΥΔΝΑΣ ΚΟΛΙΝΔΡΟΥ</t>
   </si>
   <si>
     <t>ΠΙΕΡΙΑ</t>
   </si>
   <si>
     <t>ΤΗΛΕΦΩΝΑ: 2353031220, 
 2353305029</t>
   </si>
   <si>
     <t xml:space="preserve">ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΡΟΔΟΠΗΣ </t>
   </si>
   <si>
     <t>Θ. Σοφούλη 6</t>
   </si>
   <si>
     <t>Κομοτηνή</t>
   </si>
   <si>
     <t>ΡΟΔΟΠΗ</t>
   </si>
   <si>
     <t>emerodopis@gmail.com
 Τηλ. 6973358142</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΣΑΜΟΥ</t>
   </si>
   <si>
     <t>ΚΑΝΑΡΗ 13</t>
   </si>
   <si>
     <t>ΣΑΜΟΣ</t>
   </si>
   <si>
     <t>6989153041 Ιωαννίδου Ελπινίκη, 6977463195 Κουμούτση Σοφία, 6934685843 Ροκοπάνος Νίκος</t>
   </si>
   <si>
+    <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΣΕΡΡΩΝ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΔΙΠΑΕ Πανεπιστημιούπολη Σερρών, Τέρμα Μαγνησίας </t>
+  </si>
+  <si>
+    <t>ΣΕΡΡΕΣ</t>
+  </si>
+  <si>
+    <t>ΦΟΡΜΑ ΕΓΓΡΑΦΗΣ: https://forms.gle/NEnrp1w2y6isQUsm9
+email: pythagoras@mathserres.xyz
+Τηλέφωνο επικοινωνίας: 6974788617 (Κάκανος Ιωάννης)</t>
+  </si>
+  <si>
     <t xml:space="preserve">Αριστοτέλειο Εκπαιδευτήριο Σερρών </t>
   </si>
   <si>
     <t>6ο ΧΛΜ ΣΕΡΡΩΝ - ΔΡΑΜΑΣ</t>
-  </si>
-[...1 lines deleted...]
-    <t>ΣΕΡΡΕΣ</t>
   </si>
   <si>
     <t>ΣΕΡΡΩΝ</t>
   </si>
   <si>
     <t>Επικοινωνία 
 mail : info@aristotelio.gr 
 Τηλέφωνα: 23210-51111 &amp; 23210-98444</t>
-  </si>
-[...9 lines deleted...]
-Τηλέφωνο επικοινωνίας: 6974788617 (Κάκανος Ιωάννης)</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΤΡΙΚΑΛΩΝ</t>
   </si>
   <si>
     <t>Μ. ΜΠΟΤΣΑΡΗ 2 (ΠΑΛΤΕΙΑ ΟΤΕ)</t>
   </si>
   <si>
     <t>ΤΡΙΚΑΛΑ</t>
   </si>
   <si>
     <t>emetrikala@gmail.com</t>
   </si>
   <si>
     <t>ΕΜΕ ΠΑΡΑΡΤΗΜΑ ΦΘΙΩΤΙΔΑΣ</t>
   </si>
   <si>
     <t>ΛΕΩΝΙΔΟΥ 9-11</t>
   </si>
   <si>
     <t>ΛΑΜΙΑ</t>
   </si>
   <si>
     <t>ΦΘΙΩΤΙΔΑ</t>
   </si>
@@ -2138,1952 +2138,1952 @@
       </c>
       <c r="E4" t="s">
         <v>23</v>
       </c>
       <c r="F4" t="s">
         <v>24</v>
       </c>
       <c r="G4" t="s">
         <v>25</v>
       </c>
       <c r="H4" t="s">
         <v>14</v>
       </c>
       <c r="I4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>27</v>
       </c>
       <c r="C5">
-        <v>15354</v>
+        <v>13672</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5" t="s">
         <v>29</v>
       </c>
       <c r="G5" t="s">
         <v>30</v>
       </c>
       <c r="H5" t="s">
         <v>14</v>
       </c>
       <c r="I5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>32</v>
       </c>
       <c r="C6">
-        <v>18758</v>
+        <v>16602</v>
       </c>
       <c r="D6" t="s">
         <v>33</v>
       </c>
       <c r="E6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F6" t="s">
         <v>29</v>
       </c>
       <c r="G6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H6" t="s">
         <v>14</v>
       </c>
       <c r="I6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C7">
-        <v>14121</v>
+        <v>14575</v>
       </c>
       <c r="D7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F7" t="s">
         <v>29</v>
       </c>
       <c r="G7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C8">
-        <v>15351</v>
+        <v>18532</v>
       </c>
       <c r="D8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F8" t="s">
         <v>29</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C9">
-        <v>15354</v>
+        <v>12241</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="F9" t="s">
         <v>29</v>
       </c>
       <c r="G9" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="H9" t="s">
         <v>14</v>
       </c>
       <c r="I9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B10" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C10">
-        <v>12462</v>
+        <v>15237</v>
       </c>
       <c r="D10" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E10" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I10" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B11" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C11">
-        <v>15126</v>
+        <v>17456</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="E11" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
-      <c r="G11"/>
+      <c r="G11" t="s">
+        <v>58</v>
+      </c>
       <c r="H11" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="I11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C12">
-        <v>10442</v>
+        <v>15351</v>
       </c>
       <c r="D12" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="E12" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
-      <c r="G12"/>
+      <c r="G12" t="s">
+        <v>62</v>
+      </c>
       <c r="H12" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="I12" t="s">
-        <v>58</v>
+        <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C13">
-        <v>16672</v>
+        <v>13672</v>
       </c>
       <c r="D13" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="E13" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
-      <c r="G13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G13"/>
       <c r="H13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C14">
-        <v>19007</v>
+        <v>15351</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E14" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="F14" t="s">
         <v>29</v>
       </c>
-      <c r="G14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G14"/>
       <c r="H14" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="I14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C15">
-        <v>11143</v>
+        <v>19004</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="E15" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="F15" t="s">
         <v>29</v>
       </c>
-      <c r="G15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G15"/>
       <c r="H15" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C16">
-        <v>15771</v>
+        <v>15126</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F16" t="s">
         <v>29</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C17">
-        <v>18531</v>
+        <v>17456</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="E17"/>
       <c r="F17" t="s">
         <v>29</v>
       </c>
       <c r="G17" t="s">
         <v>79</v>
       </c>
       <c r="H17" t="s">
         <v>14</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>80</v>
       </c>
       <c r="B18" t="s">
         <v>81</v>
       </c>
       <c r="C18">
-        <v>12131</v>
+        <v>16233</v>
       </c>
       <c r="D18" t="s">
         <v>82</v>
       </c>
       <c r="E18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F18" t="s">
         <v>29</v>
       </c>
-      <c r="G18"/>
+      <c r="G18" t="s">
+        <v>84</v>
+      </c>
       <c r="H18" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B19" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C19">
-        <v>19016</v>
+        <v>12461</v>
       </c>
       <c r="D19" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E19" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F19" t="s">
         <v>29</v>
       </c>
-      <c r="G19"/>
+      <c r="G19" t="s">
+        <v>88</v>
+      </c>
       <c r="H19" t="s">
         <v>14</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B20" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C20">
-        <v>17455</v>
+        <v>12462</v>
       </c>
       <c r="D20" t="s">
-        <v>88</v>
+        <v>65</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>91</v>
       </c>
       <c r="F20" t="s">
         <v>29</v>
       </c>
-      <c r="G20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20" t="s">
         <v>14</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B21" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C21">
-        <v>12462</v>
+        <v>16671</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>94</v>
       </c>
       <c r="E21" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F21" t="s">
         <v>29</v>
       </c>
       <c r="G21" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H21" t="s">
         <v>14</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B22" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C22">
-        <v>14121</v>
+        <v>15452</v>
       </c>
       <c r="D22" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E22" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="F22" t="s">
         <v>29</v>
       </c>
       <c r="G22" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="H22" t="s">
         <v>14</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B23" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C23">
-        <v>16452</v>
+        <v>11745</v>
       </c>
       <c r="D23" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="E23" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="F23" t="s">
         <v>29</v>
       </c>
       <c r="G23" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H23" t="s">
         <v>14</v>
       </c>
       <c r="I23" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B24" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="C24">
-        <v>15351</v>
+        <v>15452</v>
       </c>
       <c r="D24" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="E24" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="F24" t="s">
         <v>29</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I24" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B25" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C25">
-        <v>18532</v>
+        <v>15342</v>
       </c>
       <c r="D25" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="E25" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="F25" t="s">
         <v>29</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B26" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>16452</v>
+        <v>113</v>
+      </c>
+      <c r="C26" t="s">
+        <v>114</v>
       </c>
       <c r="D26" t="s">
-        <v>50</v>
+        <v>115</v>
       </c>
       <c r="E26" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="F26" t="s">
         <v>29</v>
       </c>
       <c r="G26" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="H26" t="s">
         <v>14</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="B27" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="C27">
-        <v>19014</v>
+        <v>15235</v>
       </c>
       <c r="D27" t="s">
-        <v>50</v>
+        <v>120</v>
       </c>
       <c r="E27" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="F27" t="s">
         <v>29</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="B28" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="C28">
-        <v>18756</v>
+        <v>15351</v>
       </c>
       <c r="D28" t="s">
-        <v>33</v>
+        <v>103</v>
       </c>
       <c r="E28" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="F28" t="s">
         <v>29</v>
       </c>
-      <c r="G28">
-[...1 lines deleted...]
-      </c>
+      <c r="G28"/>
       <c r="H28" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="B29" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="C29">
-        <v>19014</v>
+        <v>16345</v>
       </c>
       <c r="D29" t="s">
-        <v>115</v>
+        <v>125</v>
       </c>
       <c r="E29" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="F29" t="s">
         <v>29</v>
       </c>
-      <c r="G29"/>
+      <c r="G29" t="s">
+        <v>126</v>
+      </c>
       <c r="H29" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="I29" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B30" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="C30">
-        <v>15351</v>
+        <v>16672</v>
       </c>
       <c r="D30" t="s">
-        <v>105</v>
+        <v>129</v>
       </c>
       <c r="E30" t="s">
-        <v>105</v>
+        <v>129</v>
       </c>
       <c r="F30" t="s">
         <v>29</v>
       </c>
-      <c r="G30"/>
+      <c r="G30" t="s">
+        <v>130</v>
+      </c>
       <c r="H30" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="B31" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="C31">
-        <v>10442</v>
+        <v>17122</v>
       </c>
       <c r="D31" t="s">
-        <v>42</v>
+        <v>103</v>
       </c>
       <c r="E31" t="s">
-        <v>57</v>
+        <v>133</v>
       </c>
       <c r="F31" t="s">
         <v>29</v>
       </c>
-      <c r="G31"/>
+      <c r="G31" t="s">
+        <v>134</v>
+      </c>
       <c r="H31" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="B32" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="C32">
-        <v>15451</v>
+        <v>19002</v>
       </c>
       <c r="D32" t="s">
-        <v>42</v>
+        <v>137</v>
       </c>
       <c r="E32" t="s">
-        <v>128</v>
+        <v>103</v>
       </c>
       <c r="F32" t="s">
         <v>29</v>
       </c>
       <c r="G32" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="H32" t="s">
         <v>14</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="B33" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="C33">
-        <v>18345</v>
+        <v>15122</v>
       </c>
       <c r="D33" t="s">
-        <v>132</v>
+        <v>76</v>
       </c>
       <c r="E33" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="F33" t="s">
         <v>29</v>
       </c>
-      <c r="G33" t="s">
-        <v>134</v>
+      <c r="G33">
+        <v>2102834991</v>
       </c>
       <c r="H33" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="B34" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="C34">
-        <v>16777</v>
+        <v>15121</v>
       </c>
       <c r="D34" t="s">
-        <v>42</v>
+        <v>144</v>
       </c>
       <c r="E34" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="F34" t="s">
         <v>29</v>
       </c>
-      <c r="G34"/>
+      <c r="G34" t="s">
+        <v>145</v>
+      </c>
       <c r="H34" t="s">
         <v>14</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="B35" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="C35">
-        <v>15354</v>
+        <v>18531</v>
       </c>
       <c r="D35" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="E35" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="F35" t="s">
         <v>29</v>
       </c>
-      <c r="G35"/>
+      <c r="G35" t="s">
+        <v>149</v>
+      </c>
       <c r="H35" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="I35" t="s">
-        <v>106</v>
+        <v>54</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="B36" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="C36">
-        <v>16674</v>
+        <v>15344</v>
       </c>
       <c r="D36" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="E36" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="F36" t="s">
         <v>29</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
         <v>14</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="B37" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="C37">
-        <v>18546</v>
+        <v>17235</v>
       </c>
       <c r="D37" t="s">
-        <v>78</v>
+        <v>155</v>
       </c>
       <c r="E37" t="s">
-        <v>146</v>
+        <v>65</v>
       </c>
       <c r="F37" t="s">
         <v>29</v>
       </c>
-      <c r="G37"/>
+      <c r="G37" t="s">
+        <v>156</v>
+      </c>
       <c r="H37" t="s">
         <v>14</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="B38" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="C38">
-        <v>12241</v>
+        <v>17455</v>
       </c>
       <c r="D38" t="s">
-        <v>149</v>
+        <v>57</v>
       </c>
       <c r="E38" t="s">
-        <v>149</v>
+        <v>57</v>
       </c>
       <c r="F38" t="s">
         <v>29</v>
       </c>
-      <c r="G38" t="s">
-        <v>150</v>
+      <c r="G38">
+        <v>2109829888</v>
       </c>
       <c r="H38" t="s">
         <v>14</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="B39" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="C39">
-        <v>15237</v>
+        <v>12132</v>
       </c>
       <c r="D39" t="s">
-        <v>132</v>
+        <v>161</v>
       </c>
       <c r="E39" t="s">
-        <v>153</v>
+        <v>29</v>
       </c>
       <c r="F39" t="s">
         <v>29</v>
       </c>
-      <c r="G39"/>
+      <c r="G39" t="s">
+        <v>162</v>
+      </c>
       <c r="H39" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="I39" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="B40" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="C40">
-        <v>17456</v>
+        <v>15351</v>
       </c>
       <c r="D40" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E40" t="s">
-        <v>88</v>
+        <v>165</v>
       </c>
       <c r="F40" t="s">
         <v>29</v>
       </c>
-      <c r="G40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G40"/>
       <c r="H40" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="B41" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="C41">
-        <v>15351</v>
+        <v>15354</v>
       </c>
       <c r="D41" t="s">
-        <v>105</v>
+        <v>168</v>
       </c>
       <c r="E41" t="s">
-        <v>105</v>
+        <v>168</v>
       </c>
       <c r="F41" t="s">
         <v>29</v>
       </c>
       <c r="G41" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="H41" t="s">
         <v>14</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="B42" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="C42">
-        <v>13672</v>
+        <v>12462</v>
       </c>
       <c r="D42" t="s">
-        <v>162</v>
+        <v>65</v>
       </c>
       <c r="E42" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="F42" t="s">
         <v>29</v>
       </c>
-      <c r="G42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G42"/>
       <c r="H42" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="B43" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C43">
-        <v>16602</v>
+        <v>15126</v>
       </c>
       <c r="D43" t="s">
-        <v>61</v>
+        <v>103</v>
       </c>
       <c r="E43" t="s">
-        <v>166</v>
+        <v>76</v>
       </c>
       <c r="F43" t="s">
         <v>29</v>
       </c>
-      <c r="G43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G43"/>
       <c r="H43" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="B44" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C44">
-        <v>14575</v>
+        <v>10442</v>
       </c>
       <c r="D44" t="s">
-        <v>170</v>
+        <v>103</v>
       </c>
       <c r="E44" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="F44" t="s">
         <v>29</v>
       </c>
-      <c r="G44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G44"/>
       <c r="H44" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="I44" t="s">
-        <v>15</v>
+        <v>178</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="B45" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="C45">
-        <v>18532</v>
+        <v>16672</v>
       </c>
       <c r="D45" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="E45" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="F45" t="s">
         <v>29</v>
       </c>
-      <c r="G45"/>
+      <c r="G45" t="s">
+        <v>182</v>
+      </c>
       <c r="H45" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="B46" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="C46">
-        <v>12462</v>
+        <v>15354</v>
       </c>
       <c r="D46" t="s">
-        <v>50</v>
+        <v>168</v>
       </c>
       <c r="E46" t="s">
-        <v>92</v>
+        <v>168</v>
       </c>
       <c r="F46" t="s">
         <v>29</v>
       </c>
-      <c r="G46"/>
+      <c r="G46" t="s">
+        <v>185</v>
+      </c>
       <c r="H46" t="s">
         <v>14</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="B47" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="C47">
-        <v>16671</v>
+        <v>18758</v>
       </c>
       <c r="D47" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="E47" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="F47" t="s">
         <v>29</v>
       </c>
       <c r="G47" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="H47" t="s">
         <v>14</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="B48" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="C48">
-        <v>15452</v>
+        <v>14121</v>
       </c>
       <c r="D48" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="E48" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="F48" t="s">
         <v>29</v>
       </c>
       <c r="G48" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="H48" t="s">
         <v>14</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="B49" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="C49">
-        <v>11745</v>
+        <v>18531</v>
       </c>
       <c r="D49" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E49" t="s">
-        <v>189</v>
+        <v>43</v>
       </c>
       <c r="F49" t="s">
         <v>29</v>
       </c>
       <c r="G49" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="H49" t="s">
         <v>14</v>
       </c>
       <c r="I49" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="B50" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="C50">
-        <v>15452</v>
+        <v>12131</v>
       </c>
       <c r="D50" t="s">
-        <v>184</v>
+        <v>200</v>
       </c>
       <c r="E50" t="s">
-        <v>184</v>
+        <v>200</v>
       </c>
       <c r="F50" t="s">
         <v>29</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="B51" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="C51">
-        <v>13672</v>
+        <v>19016</v>
       </c>
       <c r="D51" t="s">
-        <v>50</v>
+        <v>203</v>
       </c>
       <c r="E51" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="F51" t="s">
         <v>29</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="B52" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="C52">
-        <v>15351</v>
+        <v>17455</v>
       </c>
       <c r="D52" t="s">
-        <v>198</v>
+        <v>57</v>
       </c>
       <c r="E52" t="s">
-        <v>199</v>
+        <v>103</v>
       </c>
       <c r="F52" t="s">
         <v>29</v>
       </c>
-      <c r="G52"/>
+      <c r="G52" t="s">
+        <v>206</v>
+      </c>
       <c r="H52" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="I52" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="B53" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="C53">
-        <v>19004</v>
+        <v>19007</v>
       </c>
       <c r="D53" t="s">
-        <v>50</v>
+        <v>209</v>
       </c>
       <c r="E53" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="F53" t="s">
         <v>29</v>
       </c>
-      <c r="G53"/>
+      <c r="G53" t="s">
+        <v>210</v>
+      </c>
       <c r="H53" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="I53" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="B54" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="C54">
-        <v>15126</v>
+        <v>11143</v>
       </c>
       <c r="D54" t="s">
-        <v>54</v>
+        <v>103</v>
       </c>
       <c r="E54" t="s">
-        <v>54</v>
+        <v>213</v>
       </c>
       <c r="F54" t="s">
         <v>29</v>
       </c>
-      <c r="G54"/>
+      <c r="G54" t="s">
+        <v>214</v>
+      </c>
       <c r="H54" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="I54" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>205</v>
+        <v>215</v>
       </c>
       <c r="B55" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="C55">
-        <v>17456</v>
+        <v>15771</v>
       </c>
       <c r="D55" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="E55"/>
+        <v>217</v>
+      </c>
+      <c r="E55" t="s">
+        <v>218</v>
+      </c>
       <c r="F55" t="s">
         <v>29</v>
       </c>
-      <c r="G55" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G55"/>
       <c r="H55" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="I55" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>208</v>
+        <v>219</v>
       </c>
       <c r="B56" t="s">
-        <v>209</v>
+        <v>220</v>
       </c>
       <c r="C56">
-        <v>16233</v>
+        <v>18532</v>
       </c>
       <c r="D56" t="s">
-        <v>210</v>
+        <v>43</v>
       </c>
       <c r="E56" t="s">
-        <v>211</v>
+        <v>43</v>
       </c>
       <c r="F56" t="s">
         <v>29</v>
       </c>
-      <c r="G56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G56"/>
       <c r="H56" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="I56" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="B57" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="C57">
-        <v>12461</v>
+        <v>16452</v>
       </c>
       <c r="D57" t="s">
-        <v>215</v>
+        <v>65</v>
       </c>
       <c r="E57" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="F57" t="s">
         <v>29</v>
       </c>
       <c r="G57" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="H57" t="s">
         <v>14</v>
       </c>
       <c r="I57" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="B58" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="C58">
-        <v>16672</v>
+        <v>19014</v>
       </c>
       <c r="D58" t="s">
-        <v>219</v>
+        <v>65</v>
       </c>
       <c r="E58" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="F58" t="s">
         <v>29</v>
       </c>
-      <c r="G58" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G58"/>
       <c r="H58" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="I58" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="B59" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="C59">
-        <v>17122</v>
+        <v>18756</v>
       </c>
       <c r="D59" t="s">
-        <v>42</v>
+        <v>188</v>
       </c>
       <c r="E59" t="s">
-        <v>223</v>
+        <v>188</v>
       </c>
       <c r="F59" t="s">
         <v>29</v>
       </c>
-      <c r="G59" t="s">
-        <v>224</v>
+      <c r="G59">
+        <v>2104001595</v>
       </c>
       <c r="H59" t="s">
         <v>14</v>
       </c>
       <c r="I59" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="B60" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="C60">
-        <v>15342</v>
+        <v>19014</v>
       </c>
       <c r="D60" t="s">
         <v>227</v>
       </c>
       <c r="E60" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="F60" t="s">
         <v>29</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="I60" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="B61" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>234</v>
+      </c>
+      <c r="C61">
+        <v>12462</v>
       </c>
       <c r="D61" t="s">
-        <v>231</v>
+        <v>65</v>
       </c>
       <c r="E61" t="s">
-        <v>232</v>
+        <v>91</v>
       </c>
       <c r="F61" t="s">
         <v>29</v>
       </c>
       <c r="G61" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="H61" t="s">
         <v>14</v>
       </c>
       <c r="I61" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B62" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C62">
-        <v>15235</v>
+        <v>14121</v>
       </c>
       <c r="D62" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E62" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="F62" t="s">
         <v>29</v>
       </c>
-      <c r="G62"/>
+      <c r="G62" t="s">
+        <v>239</v>
+      </c>
       <c r="H62" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="I62" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="B63" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C63">
-        <v>15351</v>
+        <v>16452</v>
       </c>
       <c r="D63" t="s">
-        <v>42</v>
+        <v>242</v>
       </c>
       <c r="E63" t="s">
-        <v>105</v>
+        <v>242</v>
       </c>
       <c r="F63" t="s">
         <v>29</v>
       </c>
-      <c r="G63"/>
+      <c r="G63" t="s">
+        <v>243</v>
+      </c>
       <c r="H63" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="I63" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="B64" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="C64">
-        <v>16345</v>
+        <v>15351</v>
       </c>
       <c r="D64" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="E64" t="s">
-        <v>241</v>
+        <v>61</v>
       </c>
       <c r="F64" t="s">
         <v>29</v>
       </c>
-      <c r="G64" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G64"/>
       <c r="H64" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="I64" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="B65" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="C65">
-        <v>15344</v>
+        <v>15451</v>
       </c>
       <c r="D65" t="s">
-        <v>245</v>
+        <v>103</v>
       </c>
       <c r="E65" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="F65" t="s">
         <v>29</v>
       </c>
-      <c r="G65"/>
+      <c r="G65" t="s">
+        <v>250</v>
+      </c>
       <c r="H65" t="s">
         <v>14</v>
       </c>
       <c r="I65" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="B66" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="C66">
-        <v>17235</v>
+        <v>18345</v>
       </c>
       <c r="D66" t="s">
-        <v>248</v>
+        <v>52</v>
       </c>
       <c r="E66" t="s">
-        <v>50</v>
+        <v>253</v>
       </c>
       <c r="F66" t="s">
         <v>29</v>
       </c>
       <c r="G66" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="H66" t="s">
         <v>14</v>
       </c>
       <c r="I66" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="B67" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="C67">
-        <v>17455</v>
+        <v>16777</v>
       </c>
       <c r="D67" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="E67" t="s">
-        <v>88</v>
+        <v>257</v>
       </c>
       <c r="F67" t="s">
         <v>29</v>
       </c>
-      <c r="G67">
-[...1 lines deleted...]
-      </c>
+      <c r="G67"/>
       <c r="H67" t="s">
         <v>14</v>
       </c>
       <c r="I67" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="B68" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="C68">
-        <v>12132</v>
+        <v>15354</v>
       </c>
       <c r="D68" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E68" t="s">
-        <v>29</v>
+        <v>260</v>
       </c>
       <c r="F68" t="s">
         <v>29</v>
       </c>
-      <c r="G68" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G68"/>
       <c r="H68" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="I68" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="B69" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="C69">
-        <v>19002</v>
+        <v>16674</v>
       </c>
       <c r="D69" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="E69" t="s">
-        <v>42</v>
+        <v>263</v>
       </c>
       <c r="F69" t="s">
         <v>29</v>
       </c>
-      <c r="G69" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G69"/>
       <c r="H69" t="s">
         <v>14</v>
       </c>
       <c r="I69" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="B70" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C70">
-        <v>15122</v>
+        <v>18546</v>
       </c>
       <c r="D70" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="E70" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="F70" t="s">
         <v>29</v>
       </c>
-      <c r="G70">
-[...1 lines deleted...]
-      </c>
+      <c r="G70"/>
       <c r="H70" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="I70" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="B71" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="C71">
-        <v>15121</v>
+        <v>15351</v>
       </c>
       <c r="D71" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="E71" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="F71" t="s">
         <v>29</v>
       </c>
-      <c r="G71" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G71"/>
       <c r="H71" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="I71" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B72" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C72">
-        <v>18531</v>
+        <v>10442</v>
       </c>
       <c r="D72" t="s">
-        <v>269</v>
+        <v>103</v>
       </c>
       <c r="E72" t="s">
-        <v>269</v>
+        <v>177</v>
       </c>
       <c r="F72" t="s">
         <v>29</v>
       </c>
-      <c r="G72" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G72"/>
       <c r="H72" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="I72" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
         <v>271</v>
       </c>
       <c r="B73" t="s">
         <v>272</v>
       </c>
       <c r="C73">
         <v>26222</v>
       </c>
       <c r="D73" t="s">
         <v>273</v>
       </c>
       <c r="E73" t="s">
         <v>273</v>
       </c>
       <c r="F73" t="s">
         <v>274</v>
       </c>
       <c r="G73" t="s">
         <v>275</v>
       </c>
       <c r="H73" t="s">
@@ -4108,89 +4108,89 @@
       </c>
       <c r="E74" t="s">
         <v>278</v>
       </c>
       <c r="F74" t="s">
         <v>279</v>
       </c>
       <c r="G74" t="s">
         <v>280</v>
       </c>
       <c r="H74" t="s">
         <v>14</v>
       </c>
       <c r="I74" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
         <v>281</v>
       </c>
       <c r="B75" t="s">
         <v>282</v>
       </c>
       <c r="C75">
-        <v>85100</v>
+        <v>85105</v>
       </c>
       <c r="D75" t="s">
         <v>283</v>
       </c>
       <c r="E75" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="F75" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G75" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H75" t="s">
         <v>14</v>
       </c>
       <c r="I75" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B76" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C76">
-        <v>85105</v>
+        <v>85100</v>
       </c>
       <c r="D76" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E76" t="s">
         <v>289</v>
       </c>
       <c r="F76" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G76" t="s">
         <v>290</v>
       </c>
       <c r="H76" t="s">
         <v>14</v>
       </c>
       <c r="I76" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
         <v>291</v>
       </c>
       <c r="B77" t="s">
         <v>292</v>
       </c>
       <c r="C77">
         <v>68131</v>
       </c>
       <c r="D77" t="s">
         <v>293</v>
       </c>
       <c r="E77" t="s">
@@ -4224,139 +4224,139 @@
       </c>
       <c r="E78" t="s">
         <v>298</v>
       </c>
       <c r="F78" t="s">
         <v>299</v>
       </c>
       <c r="G78" t="s">
         <v>300</v>
       </c>
       <c r="H78" t="s">
         <v>14</v>
       </c>
       <c r="I78" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
         <v>301</v>
       </c>
       <c r="B79" t="s">
         <v>302</v>
       </c>
       <c r="C79">
-        <v>27300</v>
+        <v>27200</v>
       </c>
       <c r="D79" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="E79" t="s">
         <v>303</v>
       </c>
       <c r="F79" t="s">
         <v>304</v>
       </c>
       <c r="G79" t="s">
         <v>305</v>
       </c>
       <c r="H79" t="s">
         <v>14</v>
       </c>
       <c r="I79" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
         <v>306</v>
       </c>
       <c r="B80" t="s">
         <v>307</v>
       </c>
       <c r="C80">
-        <v>27200</v>
+        <v>27061</v>
       </c>
       <c r="D80" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E80" t="s">
         <v>308</v>
       </c>
       <c r="F80" t="s">
         <v>304</v>
       </c>
-      <c r="G80" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G80"/>
       <c r="H80" t="s">
         <v>14</v>
       </c>
       <c r="I80" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
+        <v>309</v>
+      </c>
+      <c r="B81" t="s">
         <v>310</v>
       </c>
-      <c r="B81" t="s">
+      <c r="C81">
+        <v>27131</v>
+      </c>
+      <c r="D81" t="s">
         <v>311</v>
-      </c>
-[...4 lines deleted...]
-        <v>312</v>
       </c>
       <c r="E81" t="s">
         <v>312</v>
       </c>
       <c r="F81" t="s">
         <v>304</v>
       </c>
-      <c r="G81"/>
+      <c r="G81" t="s">
+        <v>313</v>
+      </c>
       <c r="H81" t="s">
         <v>14</v>
       </c>
       <c r="I81" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B82" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="C82">
-        <v>27131</v>
+        <v>27300</v>
       </c>
       <c r="D82" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E82" t="s">
         <v>316</v>
       </c>
       <c r="F82" t="s">
         <v>304</v>
       </c>
       <c r="G82" t="s">
         <v>317</v>
       </c>
       <c r="H82" t="s">
         <v>14</v>
       </c>
       <c r="I82" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
         <v>318</v>
       </c>
       <c r="B83" t="s">
         <v>319</v>
       </c>
       <c r="C83">
@@ -4367,342 +4367,342 @@
       </c>
       <c r="E83" t="s">
         <v>321</v>
       </c>
       <c r="F83" t="s">
         <v>320</v>
       </c>
       <c r="G83" t="s">
         <v>322</v>
       </c>
       <c r="H83" t="s">
         <v>14</v>
       </c>
       <c r="I83" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
         <v>323</v>
       </c>
       <c r="B84" t="s">
         <v>324</v>
       </c>
       <c r="C84">
-        <v>57001</v>
+        <v>57013</v>
       </c>
       <c r="D84" t="s">
         <v>325</v>
       </c>
       <c r="E84" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="F84" t="s">
-        <v>327</v>
-[...3 lines deleted...]
-      </c>
+        <v>325</v>
+      </c>
+      <c r="G84"/>
       <c r="H84" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="I84" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
+        <v>326</v>
+      </c>
+      <c r="B85" t="s">
+        <v>327</v>
+      </c>
+      <c r="C85">
+        <v>55535</v>
+      </c>
+      <c r="D85" t="s">
+        <v>328</v>
+      </c>
+      <c r="E85" t="s">
         <v>329</v>
       </c>
-      <c r="B85" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F85" t="s">
-        <v>327</v>
-[...3 lines deleted...]
-      </c>
+        <v>325</v>
+      </c>
+      <c r="G85"/>
       <c r="H85" t="s">
         <v>14</v>
       </c>
       <c r="I85" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
+        <v>330</v>
+      </c>
+      <c r="B86" t="s">
+        <v>331</v>
+      </c>
+      <c r="C86">
+        <v>56626</v>
+      </c>
+      <c r="D86" t="s">
+        <v>325</v>
+      </c>
+      <c r="E86" t="s">
         <v>332</v>
       </c>
-      <c r="B86" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F86" t="s">
-        <v>327</v>
-[...3 lines deleted...]
-      </c>
+        <v>325</v>
+      </c>
+      <c r="G86"/>
       <c r="H86" t="s">
         <v>14</v>
       </c>
       <c r="I86" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="B87" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="C87">
-        <v>54622</v>
+        <v>55535</v>
       </c>
       <c r="D87" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E87" t="s">
-        <v>175</v>
+        <v>335</v>
       </c>
       <c r="F87" t="s">
-        <v>327</v>
-[...3 lines deleted...]
-      </c>
+        <v>325</v>
+      </c>
+      <c r="G87"/>
       <c r="H87" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="I87" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="B88" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="C88">
-        <v>57010</v>
+        <v>55535</v>
       </c>
       <c r="D88" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="E88" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="F88" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I88" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="B89" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="C89">
-        <v>57013</v>
+        <v>55535</v>
       </c>
       <c r="D89" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="E89" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="F89" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="G89"/>
       <c r="H89" t="s">
         <v>14</v>
       </c>
       <c r="I89" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="B90" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="C90">
-        <v>55535</v>
+        <v>57001</v>
       </c>
       <c r="D90" t="s">
-        <v>326</v>
+        <v>342</v>
       </c>
       <c r="E90" t="s">
-        <v>347</v>
+        <v>328</v>
       </c>
       <c r="F90" t="s">
-        <v>327</v>
-[...1 lines deleted...]
-      <c r="G90"/>
+        <v>325</v>
+      </c>
+      <c r="G90" t="s">
+        <v>343</v>
+      </c>
       <c r="H90" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="I90" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="B91" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="C91">
-        <v>56626</v>
+        <v>55102</v>
       </c>
       <c r="D91" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="E91" t="s">
-        <v>350</v>
+        <v>325</v>
       </c>
       <c r="F91" t="s">
-        <v>327</v>
-[...1 lines deleted...]
-      <c r="G91"/>
+        <v>325</v>
+      </c>
+      <c r="G91" t="s">
+        <v>346</v>
+      </c>
       <c r="H91" t="s">
         <v>14</v>
       </c>
       <c r="I91" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="B92" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="C92">
         <v>55535</v>
       </c>
       <c r="D92" t="s">
-        <v>326</v>
+        <v>349</v>
       </c>
       <c r="E92" t="s">
-        <v>353</v>
+        <v>337</v>
       </c>
       <c r="F92" t="s">
-        <v>327</v>
-[...1 lines deleted...]
-      <c r="G92"/>
+        <v>325</v>
+      </c>
+      <c r="G92" t="s">
+        <v>350</v>
+      </c>
       <c r="H92" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="I92" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="B93" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="C93">
-        <v>55535</v>
+        <v>54622</v>
       </c>
       <c r="D93" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="E93" t="s">
+        <v>44</v>
+      </c>
+      <c r="F93" t="s">
+        <v>325</v>
+      </c>
+      <c r="G93" t="s">
         <v>353</v>
       </c>
-      <c r="F93" t="s">
-[...2 lines deleted...]
-      <c r="G93"/>
       <c r="H93" t="s">
         <v>14</v>
       </c>
       <c r="I93" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
+        <v>354</v>
+      </c>
+      <c r="B94" t="s">
+        <v>355</v>
+      </c>
+      <c r="C94">
+        <v>57010</v>
+      </c>
+      <c r="D94" t="s">
+        <v>325</v>
+      </c>
+      <c r="E94" t="s">
         <v>356</v>
       </c>
-      <c r="B94" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F94" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I94" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
         <v>357</v>
       </c>
       <c r="B95" t="s">
         <v>358</v>
       </c>
       <c r="C95">
         <v>45500</v>
       </c>
       <c r="D95" t="s">
         <v>359</v>
       </c>
       <c r="E95" t="s">
         <v>360</v>
       </c>
       <c r="F95" t="s">
         <v>359</v>
       </c>
       <c r="G95" t="s">
@@ -4745,51 +4745,51 @@
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
         <v>366</v>
       </c>
       <c r="B97" t="s">
         <v>367</v>
       </c>
       <c r="C97">
         <v>65500</v>
       </c>
       <c r="D97" t="s">
         <v>367</v>
       </c>
       <c r="E97" t="s">
         <v>367</v>
       </c>
       <c r="F97" t="s">
         <v>367</v>
       </c>
       <c r="G97" t="s">
         <v>368</v>
       </c>
       <c r="H97" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I97" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
         <v>369</v>
       </c>
       <c r="B98" t="s">
         <v>370</v>
       </c>
       <c r="C98">
         <v>43131</v>
       </c>
       <c r="D98" t="s">
         <v>371</v>
       </c>
       <c r="E98" t="s">
         <v>371</v>
       </c>
       <c r="F98" t="s">
         <v>371</v>
       </c>
       <c r="G98" t="s">
@@ -4901,60 +4901,60 @@
       </c>
       <c r="D102" t="s">
         <v>390</v>
       </c>
       <c r="E102" t="s">
         <v>391</v>
       </c>
       <c r="F102" t="s">
         <v>386</v>
       </c>
       <c r="G102" t="s">
         <v>392</v>
       </c>
       <c r="H102" t="s">
         <v>14</v>
       </c>
       <c r="I102" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
         <v>393</v>
       </c>
       <c r="B103" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="C103">
         <v>20001</v>
       </c>
       <c r="D103" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="E103" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="F103" t="s">
         <v>386</v>
       </c>
       <c r="G103" t="s">
         <v>394</v>
       </c>
       <c r="H103" t="s">
         <v>14</v>
       </c>
       <c r="I103" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
         <v>395</v>
       </c>
       <c r="B104" t="s">
         <v>396</v>
       </c>
       <c r="C104">
         <v>20100</v>
       </c>
       <c r="D104" t="s">
@@ -4962,294 +4962,294 @@
       </c>
       <c r="E104" t="s">
         <v>398</v>
       </c>
       <c r="F104" t="s">
         <v>386</v>
       </c>
       <c r="G104" t="s">
         <v>399</v>
       </c>
       <c r="H104" t="s">
         <v>14</v>
       </c>
       <c r="I104" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
         <v>400</v>
       </c>
       <c r="B105" t="s">
         <v>401</v>
       </c>
       <c r="C105">
-        <v>84100</v>
+        <v>84800</v>
       </c>
       <c r="D105" t="s">
         <v>402</v>
       </c>
       <c r="E105" t="s">
+        <v>401</v>
+      </c>
+      <c r="F105" t="s">
         <v>403</v>
       </c>
-      <c r="F105" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G105"/>
       <c r="H105" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="I105" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
+        <v>404</v>
+      </c>
+      <c r="B106" t="s">
+        <v>405</v>
+      </c>
+      <c r="C106">
+        <v>84100</v>
+      </c>
+      <c r="D106" t="s">
         <v>406</v>
       </c>
-      <c r="B106" t="s">
+      <c r="E106" t="s">
         <v>407</v>
       </c>
-      <c r="C106">
-[...2 lines deleted...]
-      <c r="D106" t="s">
+      <c r="F106" t="s">
+        <v>403</v>
+      </c>
+      <c r="G106" t="s">
         <v>408</v>
-      </c>
-[...7 lines deleted...]
-        <v>410</v>
       </c>
       <c r="H106" t="s">
         <v>14</v>
       </c>
       <c r="I106" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
+        <v>409</v>
+      </c>
+      <c r="B107" t="s">
+        <v>410</v>
+      </c>
+      <c r="C107">
+        <v>84300</v>
+      </c>
+      <c r="D107" t="s">
         <v>411</v>
-      </c>
-[...7 lines deleted...]
-        <v>413</v>
       </c>
       <c r="E107" t="s">
         <v>412</v>
       </c>
       <c r="F107" t="s">
-        <v>404</v>
-[...1 lines deleted...]
-      <c r="G107"/>
+        <v>403</v>
+      </c>
+      <c r="G107" t="s">
+        <v>413</v>
+      </c>
       <c r="H107" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="I107" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
         <v>414</v>
       </c>
       <c r="B108" t="s">
         <v>415</v>
       </c>
       <c r="C108">
         <v>23100</v>
       </c>
       <c r="D108" t="s">
         <v>416</v>
       </c>
       <c r="E108" t="s">
         <v>416</v>
       </c>
       <c r="F108" t="s">
         <v>417</v>
       </c>
       <c r="G108" t="s">
         <v>418</v>
       </c>
       <c r="H108" t="s">
         <v>14</v>
       </c>
       <c r="I108" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
         <v>419</v>
       </c>
       <c r="B109" t="s">
         <v>420</v>
       </c>
       <c r="C109">
         <v>41500</v>
       </c>
       <c r="D109" t="s">
         <v>421</v>
       </c>
       <c r="E109" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="F109" t="s">
         <v>421</v>
       </c>
-      <c r="G109" t="s">
-        <v>422</v>
+      <c r="G109">
+        <v>2410660435</v>
       </c>
       <c r="H109" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="I109" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
         <v>423</v>
       </c>
       <c r="B110" t="s">
         <v>424</v>
       </c>
       <c r="C110">
-        <v>41500</v>
+        <v>41221</v>
       </c>
       <c r="D110" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="E110" t="s">
         <v>425</v>
       </c>
       <c r="F110" t="s">
         <v>421</v>
       </c>
-      <c r="G110">
-        <v>2410660435</v>
+      <c r="G110" t="s">
+        <v>426</v>
       </c>
       <c r="H110" t="s">
         <v>14</v>
       </c>
       <c r="I110" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B111" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C111">
         <v>41335</v>
       </c>
       <c r="D111" t="s">
         <v>421</v>
       </c>
       <c r="E111" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F111" t="s">
         <v>421</v>
       </c>
       <c r="G111" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="H111" t="s">
         <v>14</v>
       </c>
       <c r="I111" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B112" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C112">
-        <v>41221</v>
+        <v>41500</v>
       </c>
       <c r="D112" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="E112" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F112" t="s">
         <v>421</v>
       </c>
-      <c r="G112" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G112"/>
       <c r="H112" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="I112" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
         <v>434</v>
       </c>
       <c r="B113" t="s">
         <v>435</v>
       </c>
       <c r="C113">
         <v>41500</v>
       </c>
       <c r="D113" t="s">
-        <v>432</v>
+        <v>421</v>
       </c>
       <c r="E113" t="s">
-        <v>436</v>
+        <v>421</v>
       </c>
       <c r="F113" t="s">
         <v>421</v>
       </c>
-      <c r="G113"/>
+      <c r="G113" t="s">
+        <v>436</v>
+      </c>
       <c r="H113" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="I113" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
         <v>437</v>
       </c>
       <c r="B114" t="s">
         <v>438</v>
       </c>
       <c r="C114">
         <v>72200</v>
       </c>
       <c r="D114" t="s">
         <v>439</v>
       </c>
       <c r="E114" t="s">
         <v>439</v>
       </c>
       <c r="F114" t="s">
         <v>440</v>
       </c>
       <c r="G114" t="s">
@@ -5306,167 +5306,167 @@
       </c>
       <c r="E116" t="s">
         <v>449</v>
       </c>
       <c r="F116" t="s">
         <v>449</v>
       </c>
       <c r="G116" t="s">
         <v>450</v>
       </c>
       <c r="H116" t="s">
         <v>14</v>
       </c>
       <c r="I116" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
         <v>451</v>
       </c>
       <c r="B117" t="s">
         <v>452</v>
       </c>
       <c r="C117">
-        <v>38500</v>
+        <v>38221</v>
       </c>
       <c r="D117" t="s">
         <v>453</v>
       </c>
       <c r="E117" t="s">
+        <v>453</v>
+      </c>
+      <c r="F117" t="s">
         <v>454</v>
       </c>
-      <c r="F117" t="s">
+      <c r="G117" t="s">
         <v>455</v>
       </c>
-      <c r="G117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H117" t="s">
         <v>14</v>
       </c>
       <c r="I117" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
+        <v>456</v>
+      </c>
+      <c r="B118" t="s">
         <v>457</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118">
+        <v>38500</v>
+      </c>
+      <c r="D118" t="s">
         <v>458</v>
-      </c>
-[...4 lines deleted...]
-        <v>459</v>
       </c>
       <c r="E118" t="s">
         <v>459</v>
       </c>
       <c r="F118" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="G118" t="s">
         <v>460</v>
       </c>
       <c r="H118" t="s">
         <v>14</v>
       </c>
       <c r="I118" t="s">
-        <v>15</v>
+        <v>106</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
         <v>461</v>
       </c>
       <c r="B119" t="s">
         <v>462</v>
       </c>
       <c r="C119">
         <v>24100</v>
       </c>
       <c r="D119" t="s">
         <v>463</v>
       </c>
       <c r="E119" t="s">
         <v>464</v>
       </c>
       <c r="F119" t="s">
         <v>465</v>
       </c>
       <c r="G119" t="s">
         <v>466</v>
       </c>
       <c r="H119" t="s">
         <v>14</v>
       </c>
       <c r="I119" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
         <v>467</v>
       </c>
       <c r="B120" t="s">
         <v>468</v>
       </c>
       <c r="C120">
-        <v>67100</v>
+        <v>67132</v>
       </c>
       <c r="D120" t="s">
         <v>469</v>
       </c>
       <c r="E120" t="s">
         <v>469</v>
       </c>
       <c r="F120" t="s">
         <v>469</v>
       </c>
       <c r="G120" t="s">
         <v>470</v>
       </c>
       <c r="H120" t="s">
         <v>14</v>
       </c>
       <c r="I120" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
         <v>471</v>
       </c>
       <c r="B121" t="s">
         <v>472</v>
       </c>
       <c r="C121">
-        <v>67132</v>
+        <v>67100</v>
       </c>
       <c r="D121" t="s">
         <v>469</v>
       </c>
       <c r="E121" t="s">
         <v>469</v>
       </c>
       <c r="F121" t="s">
         <v>469</v>
       </c>
       <c r="G121" t="s">
         <v>473</v>
       </c>
       <c r="H121" t="s">
         <v>14</v>
       </c>
       <c r="I121" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
         <v>474</v>
       </c>
       <c r="B122" t="s">
@@ -5538,86 +5538,86 @@
       </c>
       <c r="E124" t="s">
         <v>487</v>
       </c>
       <c r="F124" t="s">
         <v>487</v>
       </c>
       <c r="G124" t="s">
         <v>488</v>
       </c>
       <c r="H124" t="s">
         <v>14</v>
       </c>
       <c r="I124" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
         <v>489</v>
       </c>
       <c r="B125" t="s">
         <v>490</v>
       </c>
       <c r="C125">
-        <v>62110</v>
+        <v>62124</v>
       </c>
       <c r="D125" t="s">
         <v>491</v>
       </c>
       <c r="E125" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="F125" t="s">
         <v>491</v>
       </c>
       <c r="G125" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="H125" t="s">
         <v>14</v>
       </c>
       <c r="I125" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
+        <v>493</v>
+      </c>
+      <c r="B126" t="s">
         <v>494</v>
       </c>
-      <c r="B126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C126">
-        <v>62124</v>
+        <v>62110</v>
       </c>
       <c r="D126" t="s">
         <v>491</v>
       </c>
       <c r="E126" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="F126" t="s">
         <v>491</v>
       </c>
       <c r="G126" t="s">
         <v>496</v>
       </c>
       <c r="H126" t="s">
         <v>14</v>
       </c>
       <c r="I126" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
         <v>497</v>
       </c>
       <c r="B127" t="s">
         <v>498</v>
       </c>
       <c r="C127">
         <v>42132</v>
       </c>
       <c r="D127" t="s">
@@ -5631,51 +5631,51 @@
       </c>
       <c r="G127" t="s">
         <v>500</v>
       </c>
       <c r="H127" t="s">
         <v>14</v>
       </c>
       <c r="I127" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
         <v>501</v>
       </c>
       <c r="B128" t="s">
         <v>502</v>
       </c>
       <c r="C128">
         <v>35100</v>
       </c>
       <c r="D128" t="s">
         <v>503</v>
       </c>
       <c r="E128" t="s">
-        <v>175</v>
+        <v>44</v>
       </c>
       <c r="F128" t="s">
         <v>504</v>
       </c>
       <c r="G128" t="s">
         <v>505</v>
       </c>
       <c r="H128" t="s">
         <v>14</v>
       </c>
       <c r="I128" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
         <v>506</v>
       </c>
       <c r="B129" t="s">
         <v>507</v>
       </c>
       <c r="C129">
         <v>73132</v>
       </c>
       <c r="D129" t="s">